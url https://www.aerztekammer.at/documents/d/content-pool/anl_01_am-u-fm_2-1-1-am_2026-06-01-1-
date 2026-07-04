--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,4731 +1,4864 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3BE55D96" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="1558A4F8" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk210046659"/>
-      <w:r w:rsidRPr="00E568D6">
+      <w:r w:rsidRPr="00EC3260">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.1.1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69442A84" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="04BD87AD" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="772000C9" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="760AB98F" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E568D6">
+      <w:r w:rsidRPr="00EC3260">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CB225F" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="147D8841" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E568D6">
+      <w:r w:rsidRPr="00EC3260">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F25A07" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="2EE0EF45" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="547464E8" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="0647F2C0" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E568D6">
+      <w:r w:rsidRPr="00EC3260">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104FF220" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="11386A92" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="660860EE" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="3C5D2D12" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E568D6">
+      <w:r w:rsidRPr="00EC3260">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7B8A36" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="5D96D0B2" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20722E35" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="7DD12F9A" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="1D3FDFB5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="1A00069C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57637301" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="5D1C1936" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk212452345"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:bookmarkStart w:id="0" w:name="_Hlk212452345"/>
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="62B69AF2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="3B75D385" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3675DD46" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="0E0A47EC" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Aufgaben im Bereich Prävention:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="027EF5D1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="6B5455F4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="126331EC" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="3240644B" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Relevanz von Impfungen auf der individuellen Ebene</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="7E6D2ED4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="480539FB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BA9068D" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="1D726123" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Relevanz von Impfungen auf der Public-Health-Ebene </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="526AEC77" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="67E8579A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DAA8988" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="0B8E29DA" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Österreichischer Impfplan (Basisinhalte und Handhabung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="3C6A0E34" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="53A5B1D6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AFE64B3" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="57758CC1" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verhaltens- und Verhältnisprävention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="304DA197" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="36CD8A46" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4BAFBF60" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="16A443E6" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Konzept des Gesamtrisikos und seine Bewertung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="131A65D4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="24690D21" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D3CDDEC" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="063E705B" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">vier Stufen der Prävention </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="6B0B5C53" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="6B8939D1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76C1273E" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="6D297C0F" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Untersuchung in strukturierten Programmen (z.B. Vorsorge und Eltern-Kind-Programme)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="4846150E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="50A0ABF6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DE1BE16" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="0A7BF633" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akute Beratungsanlässe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="4C96795A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="6145C34F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43A2835E" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="3EF1E75D" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen der Anzeichen für akute Gefährdung (Vitalparameter, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Triagesysteme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="5B610A6B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="7D329111" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43BA411F" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="4C629673" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Notfallmaßnahmen bei akuter Gefährdung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="174F3118" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="0D0E09A6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34D981A4" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="17F42A78" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>lebensrettende Sofortmaßnahmen inkl. kardiopulmonale Reanimation mit Atemwegsmanagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="30E42AD8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="6166CA24" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="541B2841" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="6E94E6CA" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>generalistische Diagnostik (Ablauf bei Zuordnung von Symptomen, Bildung von Hypothesen, Erkennen von potenziell gefährlichen Verläufen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="5984C255" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="3E0B2D4B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C4C6328" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="3F65C389" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Möglichkeiten und Besonderheiten hausärztlicher Diagnostik (Kontext, erlebte Anamnese, Umgebungsepidemiologie, Kontinuität)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="4B39887D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="124AB5DF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="552017AF" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="4DD57DDF" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">problem- und lösungsorientierte Anamnese </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="273E720E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="63E54156" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7935FD2C" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="572FE807" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">problemorientierte körperliche Untersuchung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="1A8BBD85" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="78B8F827" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21AA3A4F" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="6D08768D" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>problemorientierte apparative Untersuchungen (Grundlagen der Indikationsstellung z.B. Labor mit Point-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>-Care-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Testing</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>, EKG, Spirometrie, Bildgebung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="56B8768D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="1E5332E1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DF26277" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="6B14F6F6" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Einsatzgebiet und Funktion der Point-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>-Care Sonographie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="51E10961" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="6C32010F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DA8DADB" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="78D3B0C9" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>medikamentöse Therapie und nicht-medikamentöse Maßnahmen bei häufigen allgemeinmedizinischen Problemstellungen (z.B. grippale Infekte, Atemwegsinfekte, gastrointestinale Infekte, akute Lumbalgie/Arthralgie, Harnwegsinfekt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="2B6B3D86" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="4CF0281C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4131B7F6" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="555F87F8" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundsätze der </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>patientinnen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>- und patientenzentrierten Kommunikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="1B238EFB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="0512B4CB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C23F966" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="343F8D0B" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Besonderheiten der Betreuung chronisch Kranker:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="760AA7AF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="76CD54CC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E30ED41" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="39AE8266" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Entscheidungsfindung im individuellen Kontext (Berücksichtigung von Komorbidität, Gesamtzustand)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="6CDC56D1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="7CCDE1A1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11CFD2F2" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="3E3B1CD5" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Entscheidungsfindung im kontinuierlichen Betreuungskontext (Berücksichtigung von Komorbidität, Gesamtzustand, psychosoziale Gegebenheiten) und Einbeziehung von Angehörigen in Behandlungskonzepte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="5B51051E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="562F40BC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BFB8603" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="0155DDEB" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>kontinuierliche Betreuung multimorbider Patientinnen und Patienten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="44A588DF" w14:textId="77777777" w:rsidTr="00E568D6">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="5D61A7E9" w14:textId="77777777" w:rsidTr="00EC3260">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E3E3C8B" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="6DD34742" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Maßnahmen zur Reduktion von Polypharmazie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="6C99572F" w14:textId="77777777" w:rsidTr="00E568D6">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="1685AE57" w14:textId="77777777" w:rsidTr="00EC3260">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D80ADD4" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="06737615" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Patientinnen-/Patientenbetreuung und -behandlung im Rahmen verfügbarer Disease-Management-Programme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="4B48FEA5" w14:textId="77777777" w:rsidTr="00E568D6">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="7AF6DADD" w14:textId="77777777" w:rsidTr="00EC3260">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51B2969E" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="217E079D" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Betreuung und Behandlung chronisch Erkrankter außerhalb von strukturierten Disease-Management-Programmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="0C564C65" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="41883AA5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A5DD236" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="6B373F67" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Rehabilitation und Palliativmedizin:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="2EE31807" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="567C5192" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65BD6BF2" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="223E98E5" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikationsstellung und Organisationsaufgaben im Rahmen der Rehabilitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="5FC50D9C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="3F7CD5A2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="591D9AB6" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="7A5239B5" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Maßnahmen der palliativen Basisversorgung inkl. Reflexion zu Therapieeinleitung bzw. Therapiezieländerung/Therapieanpassung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="38A88994" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="64555B40" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25A7FD2E" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="331C6B83" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Möglichkeiten zur Erfassung und Dokumentation des Patientenwillens (z.B. Patientenverfügung, Sterbeverfügung, Erwachsenenschutzrecht)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="4B20BF51" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="7BB45009" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34B2D1A0" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="399A9E36" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Strukturen der palliativmedizinischen Versorgung (z.B. palliative Basisversorgung, stationäre Versorgung, Hospiz etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="523E5036" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="7F0EA5A2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4258583F" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="4F6F61FA" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation und rechtliche Hintergründe: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="5442B73B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="2CF2E8BB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B9813F7" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="6FF534AE" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>evidenzbasierte Medizin und mögliche Einschränkungen in der Behandlungsrealität</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="1F590CF9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="3D71DE67" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E7C3DBC" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="7DD70899" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>rechtliche Grundlagen betreffend Aufklärungs- und Dokumentationspflicht sowie Verschwiegenheitsverpflichtung und Anzeigepflichten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="3757C836" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="16A91DDC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36535E5C" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="546DE2F8" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Grundlagen der Patientinnen- und Patientensicherheit sowie Patientinnen- und Patientenrechte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="097B3F03" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="0DC116A4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DA8A2D3" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="70EB4B9F" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">rechtliche Grundlagen betreffend Patientenverfügung, Sterbeverfügung und Erwachsenenvertretung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="560DCC3B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="42301073" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="582D1F12" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="438E3911" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">organisiertes Fehlermanagement (z.B. CIRS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="1F989DA1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="50BF646E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A60D357" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="48F3EC5C" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gesundheits- und relevante Sozialberufe und deren Kompetenzbereiche inkl. Zuweisungsmodalitäten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="3CE3E7FB" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="597CB616" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="609733BC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="78210DE6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E474E65" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="206259F0" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="14FEC098" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="6E966293" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23A8923C" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="271F15DC" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Aufgaben im Bereich Prävention:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="0ED9A313" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="1FC246C0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C2F54EC" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="1A509073" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnis der Relevanz von Impfungen auf der individuellen Ebene, Vorbereitung, Durchführung und Dokumentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="3400180C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="380B90FA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E51D25D" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="7B20E559" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Handhabung des Österreichischen Impfplans</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="66FB7D0C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="6CD41A88" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02A74B2C" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="2EC59439" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akute Beratungsanlässe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="675B6E18" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="595C6551" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58F919B1" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="200ACCB8" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen der Anzeichen für akute Gefährdung (Vitalparameter, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Triagesysteme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="1E20386B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="6422D4E2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="399B83E8" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="48A7B04A" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Einleitung und Durchführung von Notfallmaßnahmen bei akuter Gefährdung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="75915866" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="6CB13867" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5521323E" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="274DBF50" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>lebensrettende Sofortmaßnahmen inkl. kardiopulmonale Reanimation mit Atemwegsmanagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="6D042A3D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="1D934895" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63F94620" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="65CDA72D" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>generalistische Diagnostik (Erkennen von potenziell gefährlichen Verläufen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="3CCD6F38" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="5BAC85B0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53D56696" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="365450CC" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Grundsätze der problem- und lösungsorientierten Anamnese kennen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="5269A7CE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="60D30B74" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3030924F" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="04919A24" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Durchführung der problemorientierten körperlichen Untersuchung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="47C27C8F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="7B91A30D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A577223" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="1B6B39B5" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>medikamentöse Therapie und nicht-medikamentöse Maßnahmen bei häufigen allgemeinmedizinischen Problemstellungen (z.B. grippale Infekte, Atemwegsinfekte, gastrointestinale Infekte, akute Lumbalgie/Arthralgie, Harnwegsinfekt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="7FE0CD1C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="4E29270E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B315D9B" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="1D2922CF" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Anwendung der Grundsätze </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>patientinnen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>- und patientenzentrierter Kommunikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="4F24B91B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="01C171F8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E29A826" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="1BCC2558" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Besonderheiten der Betreuung chronisch Kranker:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="3D31FBA1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="6564FD4E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EDE3206" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="753DF821" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Grundlagen der kontinuierlichen Betreuung multimorbider Patientinnen und Patienten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="2929301B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="06620D74" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="418F1519" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="6E5678B8" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erhebung der Medikamentenanamnese bei Polypharmazie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="7C02137E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="05FED27D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C275559" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="7AAAD01D" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Rehabilitation und Palliativmedizin:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="407C571B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="2324B87C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76B2B2A5" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="1BDDB2E5" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erfassung und Dokumentation des Patientenwillens (z.B. Patientenverfügung, Sterbeverfügung, Erwachsenenschutzrecht)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="4A3065D2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="19331FD1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D2687B0" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="52C636DA" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation und rechtliche Hintergründe: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="6346E1E7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="2ABBEAA5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DBEFEEF" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="59584780" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Teilnahme an organisiertem Fehlermanagement (z.B. CIRS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="315534E8" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="06257A10" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CDB87E4" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="66C85B2D" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E568D6">
+      <w:r w:rsidRPr="00EC3260">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Entrustable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E568D6">
+      <w:r w:rsidRPr="00EC3260">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professional Activities (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF906F9" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="2F5EC35C" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster45"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="65A01DF7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="0CCFC874" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="788D73CB" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="61797D7B" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kompetenzbereich: Aufgaben im Bereich Prävention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="0B860328" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="1C1B6FA1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AAA8A3C" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="1A49CBC8" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Primärprävention</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Impfwesen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gesundheitsförderung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Risikofaktoren</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="6FDE6CF7" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="16529603" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F33C377" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="63964143" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Sekundärprävention - Früherkennung, Rolle von Screenings, Durchführung von Vorsorgeuntersuchung</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="07D089B7" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Sekundärprävention - Früherkennung, Rolle von Screenings, Durchführung von Vorsorgeuntersuchung </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="4DC3ED98" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43073D89" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="7951AF6D" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Tertiärprävention - Kenntnis der Aufgaben im Bereich der Primärversorgung</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="39FD96AC" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Tertiärprävention - Kenntnis der Aufgaben im Bereich der Primärversorgung </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="4B1607B4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="663FD5E5" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="707EC9F1" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Quartärprävention - Begriff und Relevanz erklären können </w:t>
             </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="508A0E37" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="273266A0" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster45"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="2C73B48D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="7FC56BF3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5023A1" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="5397C09F" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kompetenzbereich</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akute</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratungsanlässe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="1E159521" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="379B3332" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE24FA0" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="53CB4176" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Grundzüge</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>generalistischer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Diagnostik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="48A50D24" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="3E093D4F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D06CAF6" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="5807CB25" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>potenziell gefährliche Verläufe erkennen und ausschließen können</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="4053E017" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">potenziell gefährliche Verläufe erkennen und ausschließen können </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="246158E3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF60CBE" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="0381C4A3" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Akutmaßnahmen in bedrohlichen Situationen einleiten können</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="6A3AC38F" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Akutmaßnahmen in bedrohlichen Situationen einleiten können </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="063CE2BA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC8B0FD" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="459BD4BB" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>undifferenzierte Symptome einordnen und Hypothesen bilden können unter Einhaltung der Grundsätze der Quartärprävention</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="54EF754B" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">undifferenzierte Symptome einordnen und Hypothesen bilden können unter Einhaltung der Grundsätze der Quartärprävention </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="76ACC6DD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6D2348" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="68D2B669" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>therapeutische Zugänge bei häufigen akuten Erkrankungen</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="4DC33174" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">therapeutische Zugänge bei häufigen akuten Erkrankungen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="46A32655" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0173AD12" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="5D55FBA1" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Grundlagen der Verschreibung von Medikamenten und der Empfehlung nicht-medikamentöser Maßnahmen</w:t>
+              <w:t xml:space="preserve">Grundlagen der Verschreibung von Medikamenten und der Empfehlung nicht-medikamentöser Maßnahmen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="544D0588" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="7C02525B" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster45"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="3147AE31" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="2BF62235" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29DA2845" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="001E7834" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kompetenzbereich: Besonderheiten der Betreuung chronisch Kranker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="5E6ADCAA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="1E26EBCB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25F26073" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="1C8B1164" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Bedeutung von Multimorbidität für Patientinnen und Patienten sowie behandelnden Ärztinnen und Ärzten</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="546F4E56" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Bedeutung von Multimorbidität für Patientinnen und Patienten sowie behandelnden Ärztinnen und Ärzten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="1E10BAC0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44A04B23" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="563082A4" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Grundlagen des Umgangs mit Polypharmazie</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="720140D0" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Grundlagen des Umgangs mit Polypharmazie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="5F4DB6AD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1D242A" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="02D9242E" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>strukturierte</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Betreuung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> - </w:t>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Teamorganisation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3520586F" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="4365ED02" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster45"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="142105D9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="5DF56D38" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34ED7151" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="38422E42" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kompetenzbereich: Rehabilitation und Palliativmedizin - Aufgaben und Möglichkeiten der Allgemeinmedizin und Familienmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="1ADB68B8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="67C86297" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51EA0C01" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="2B6BF5FB" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Rolle der Allgemeinmedizin und Familienmedizin in der Rehabilitation</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="1DDD6972" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Rolle der Allgemeinmedizin und Familienmedizin in der Rehabilitation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="4AA6EADB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4D12F6" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="0D7B34D8" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Rolle der Allgemeinmedizin und Familienmedizin in der Palliativmedizin</w:t>
+              <w:t xml:space="preserve">Rolle der Allgemeinmedizin und Familienmedizin in der Palliativmedizin </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5222FA7A" w14:textId="1BB62483" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+    <w:p w14:paraId="008CA9BB" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster45"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="6C342685" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="61ECBB51" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22EFFFC6" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="2F581A11" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kompetenzbereich: Organisation und rechtliche Hintergründe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="249C97D5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="59A1EC13" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27B6A31F" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="51DB0028" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>wissenschaftsbasierte</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Arbeitsweise</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="1F979D76" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="46DD5BB5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2679895E" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="33EA842C" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Aufklärung und Dokumentation, Patientenrechte (inkl. Altersgrenzen)</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="5BF58ED9" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Aufklärung und Dokumentation, Patientenrechte (inkl. Altersgrenzen) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="5E216F4D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16808831" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="351412C9" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Patientenverfügung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sterbeverfügung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="29D8B263" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="7C1AC224" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76760CDF" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="43B7C559" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verschwiegenheit</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="30B17453" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="1CDB1514" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79403EAD" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="2996E4FA" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fehlermanagement</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="7D788338" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="55D6114E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22C86933" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="1BC453F8" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Aufgaben der Gesundheits- und Sozialberufe inkl. Zuweisungsorganisation</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00E568D6" w:rsidRPr="00E568D6" w14:paraId="574BC4A8" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Aufgaben der Gesundheits- und Sozialberufe inkl. Zuweisungsorganisation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC3260" w:rsidRPr="00EC3260" w14:paraId="39EE3EEC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="134EF64E" w14:textId="77777777" w:rsidR="00E568D6" w:rsidRPr="00E568D6" w:rsidRDefault="00E568D6" w:rsidP="00E568D6">
+          <w:p w14:paraId="1062D0BB" w14:textId="77777777" w:rsidR="00EC3260" w:rsidRPr="00EC3260" w:rsidRDefault="00EC3260" w:rsidP="00EC3260">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E568D6">
+            <w:r w:rsidRPr="00EC3260">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anzeigepflichten</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC3260">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B4FE7C5" w14:textId="77777777" w:rsidR="005E3F52" w:rsidRDefault="005E3F52"/>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRDefault="005E3F52"/>
     <w:sectPr w:rsidR="005E3F52">
-      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...194 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15440136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E14BD24"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5414,101 +5547,92 @@
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
+    <w:rsidRoot w:val="00EC3260"/>
     <w:rsid w:val="005E3F52"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="009604CB"/>
-    <w:rsid w:val="00E568D6"/>
     <w:rsid w:val="00E63698"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5908,143 +6032,101 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...40 lines deleted...]
-    <w:rsid w:val="00E568D6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6269,54 +6351,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>897</Words>
-  <Characters>5654</Characters>
+  <Words>828</Words>
+  <Characters>5810</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>123</Lines>
+  <Paragraphs>84</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6538</CharactersWithSpaces>
+  <CharactersWithSpaces>6554</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>