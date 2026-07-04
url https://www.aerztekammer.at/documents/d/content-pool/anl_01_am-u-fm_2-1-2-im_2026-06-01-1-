--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,9170 +1,9328 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7961FBF9" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="55EA9BFC" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00535448">
+      <w:r w:rsidRPr="001568E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.1.2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0C6955" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="246F05B7" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A31AEAE" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="523AF7EC" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00535448">
+      <w:r w:rsidRPr="001568E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F072A05" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="3B460CA6" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00535448">
+      <w:r w:rsidRPr="001568E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E3CF5F" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="09601613" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E9722EA" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="463B7B3E" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00535448">
+      <w:r w:rsidRPr="001568E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572335B6" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="72F3D708" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CD064A0" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="0F8D4220" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00535448">
+      <w:r w:rsidRPr="001568E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Innere Medizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B14256" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="392E6E9D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="684AD2F4" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="45563E39" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="21A5ACB1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="7D640CB8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="198BC232" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="189DEB99" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akut- und Notfallmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="5BD62F1B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="40109340" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6BDEC270" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="0248DB45" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="43F312A0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="7AD31232" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42DA18B8" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="56EDC608" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="2B18DDA1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="2C32E7B1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F1E5E69" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="0E6DFA95" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akuten Herzerkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="058CEAA5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="71C39A04" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73FB2A26" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="37EF48AB" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akuten Atemwegserkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="00C7A7DB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="12637C9D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A1272B8" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="77F879BF" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anaphylaxie inkl. allergischem Schock</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="59E3C99D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="425F354B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="067F3A14" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="0DB05FFD" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akuten gastrointestinalen Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="13463D21" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="75087919" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12BA61CA" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="598C438E" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>thromboembolischen Ereignissen inkl. Lungenembolie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="118A6201" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="55304C8C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08A3DE0E" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="611A9E1B" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koma und Intoxikationen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="68C36619" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="3AC076E6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04DE8C92" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="38F56F6D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sepsis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="0799D9B7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="427BF3A6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B30BB9A" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="049E2848" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>hypertensiver Krise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="6353562C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="15384D50" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="344201FF" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="283F0890" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akuten Gefäßerkrankungen (Ischämie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="02A3EFAC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="4C4F2D65" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F1DBB37" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="2BFAB71A" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stoffwechselentgleisungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="1757218C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="10391000" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="662E3FEC" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="148D6A70" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="3D8AE16C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="1F058FD5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04AEB60E" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="78278426" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koordinierung der Maßnahmen des organisierten Rettungs- und Krankentransportwesens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13F6B7C4" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="336B92C1" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1444"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="34771B65" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="044EEF51" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7AF49146" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="40E9CEAE" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertigkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="137617AE" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="64AAB782" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="5DD81301" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="2796387D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5862B979" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="633F97EB" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E72313E" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="19B3F3A1" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="74754575" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="42352A51" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="455DF464" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="4901D473" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akuten Herzerkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="407570CD" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="66400CBA" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="2ABB2FAE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="43A71739" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51F6834D" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="0CA52ABD" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akuten Atemwegserkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79180D17" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="376548D0" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="12ABDC54" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="3391DAAB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A20F7A8" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="7C32C05E" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anaphylaxie inkl. allergischem Schock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DC9D2E2" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="420ACE1C" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="030B4786" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="79DB49DC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66304D24" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="7D7EAB6F" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akuten gastrointestinalen Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="660C5AFB" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="7F83AEF1" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="73B7523E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="5FE79570" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62C38837" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="6CAD75EE" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>thromboembolischen Ereignissen inkl. Lungenembolie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="024D8A17" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="559212C9" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="47510F3E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="71305C2E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5ADB1613" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="525CE385" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koma und Intoxikationen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21EAC9EB" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="50914C7E" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="37E5B7CC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="2C2A95E8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BC29352" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="674D4BD1" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>hypertensiver Krise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="429A6371" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="1B627B8D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="604E4528" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="7BDEC75D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02C8ED79" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="78C5BC45" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akuten Gefäßerkrankungen (Ischämie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="714ADEB2" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="54D49ED9" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="6E965B27" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="6BB27A00" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35BFEF11" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="2C934781" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stoffwechselentgleisungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F43295B" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="292AD823" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="4B56A2D8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="5DEB9136" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1933D1DE" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="38FF3030" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7406FE4C" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="30E8615A" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2ADFB919" w14:textId="6D0314C1" w:rsidR="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="312EA474" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6567B5D4" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001568E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="40920499" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="5629CC1B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63CCBD96" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="56B76EFD" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Basismedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="44955502" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="2A5D7BD7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CC74B02" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="1C880CBD" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="6482EEE2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="320F51DA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FEAF9EE" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="5F649E07" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="13EFA488" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="486E11D6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E1342A0" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="10C3F3D6" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Herzkreislauforgane</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="505AE145" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="77AA82A4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B87B5EB" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="41AF2851" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Atemwegsorgane</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="73E89B4B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="5D35E92A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4980F94B" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="6362B7E6" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Verdauungsorgane</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="6B16C006" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="1EF26F31" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D9A7F69" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="783EDEB3" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stoffwechselstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="1F1CB875" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="06E2BDB9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62D1A10F" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="55A06F82" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>endokrinen Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="5EDDCD1E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="4B0B999F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BDD2B95" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="43952079" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>rheumatologischen Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="33E26760" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="0F317D38" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E12D781" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="17115689" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Nieren und ableitenden Harnwege</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="3924FBC7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="4FC52E8B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FA49CED" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="789D90B3" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Blut- und blutbildenden Organen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="3C535CFA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="7E32FA6D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5ADBC64D" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="5A976CBA" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>onkologischen Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="7FD1FAE4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="0DCA7811" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6522B6F6" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="04BE2628" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Weiterbehandlungen, Umsetzung von Behandlungskonzepten für Erkrankungen aus dem Gebiet der Inneren Medizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="63E22390" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="0CAAB00A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="359302E0" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="2B6CEC1C" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Spezielle Diagnostik:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="14D94677" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="4ECE7137" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="757B437F" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="0B301626" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>EKG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="017E2F5B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="2F0D9812" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E710949" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="60DA3AC6" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Langzeit-RR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="4441E72A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="1EA1CF1D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60EB7705" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="378FB1B9" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Pulsoxymetrie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="608483FC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="7020D701" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F4E0E3A" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="40935B42" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>ABI-Messung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="5D6E3F05" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="1122EB41" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56C84E3C" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="36E52E03" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Orthostaseuntersuchung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="3474AF7D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="5A22DA4A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="697479E2" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="03A7DF01" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>kleine Spirometrie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="0B475362" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="2A4D9C67" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B7D26D2" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="061D3A2E" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sonographie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="7529F0DE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="0AA880AF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A568B47" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="7E75DCE7" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gerinnungsmanagement und Medikationsanpassung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="650A58D3" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="7D5D694D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1444"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="1F2311EB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="1F01DAB8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58FE914F" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="039DA3DD" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39196ACD" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="51A4168C" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="6E211AAC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="4C40B6CB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F7316E0" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="253080DD" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D415330" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="50CC64B8" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="21BBDEFD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="3ADD5C41" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07092835" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="69B15C51" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Herzkreislauforgane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05582624" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="542F6FB5" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="2CE607E5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="52EBF4F2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F665452" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="5928F9DC" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Atemwegsorgane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53BDA168" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="14065B5F" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="03161C84" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="2093E360" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FC9B25D" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="4120D2E9" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Verdauungsorgane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47CC48EA" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="23481D2C" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="02A4A2FF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="2CA0EA42" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0250AFD3" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="64868ACD" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stoffwechselstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C75EA26" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="1887CBC4" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="78AC2385" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="0D520682" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="010DD1E7" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="3447A777" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>endokrinen Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A3A466B" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="3BF050A1" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="1954D031" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="7BE114E5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7EDB9C48" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="1ED070C9" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>rheumatologischen Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A076905" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="3D839467" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="12018455" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="69BC0292" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65C3A670" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="04EBA176" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Nieren und ableitenden Harnwegen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DD51133" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="5E9DE08A" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="6E41CACB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="25218373" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F3E6A33" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="6CBB7F37" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Blut- und blutbildenden Organen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="787CFEA4" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="700C5B8F" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="2A1D5DCB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="3810E049" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D0DB944" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="11BC880E" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>onkologischen Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="428958B8" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="08BC3A2F" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="2039185E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="46404103" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43A3EB25" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="7A7927BC" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Weiterbehandlungen, Umsetzung von Behandlungskonzepten für Erkrankungen aus dem Gebiet der Inneren Medizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0280BF57" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="14F641A0" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="3568776C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="7E7CE6A6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="496884A0" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="2A0AD82C" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Durchführung und Interpretation spezieller Diagnostik:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49B4BAA0" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="7D13DFC8" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="0FEA30AC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="345C3D63" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03BA4846" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="18A97D32" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>EKG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C735756" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="3934A9A0" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="0913915C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="32A6CC64" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2659F354" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="51ABC5C5" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Point-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>-Care Sonographie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63D8A3DF" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="45CF095B" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="3B8CE10D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="0138917C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EBC26C0" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="43FBD41F" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Pulsoxymetrie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="232773A9" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="2F058127" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="6FE0ACDC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="6F7DF8DE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26A29494" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="7231ED21" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Orthostaseuntersuchung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="462AB7F9" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="0062F5D7" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="21765A70" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="7E518AEE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19547939" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="4EC14C98" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>kleine Spirometrie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58BB3894" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="68A43351" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="255D93A3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="56B0B2D8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="547837E7" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="194BCADE" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gerinnungsmanagement und Medikationsanpassung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2305821F" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="0BB26A9D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11F5ACC9" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="53C9EFF2" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="20FF83BA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="756BD800" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18F242F6" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="0506EAD6" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Medizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="4B00BCDB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="51ECF780" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="056D3E6E" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="454A640C" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="7321A4FC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="46C2C1DA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7659EE8E" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="0ADFCCDC" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Umgang mit speziellen Verfahren:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="1B1BC8BE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="14B8CE0E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CC34ADC" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="3893AF4C" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>PEG-Sonde/Ernährung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="1CCF593D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="08D4E1AB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13F0ED61" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="10C5A197" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>zentral venöse Zugänge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="4C5D656B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="22D9D5C7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="599F3913" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="69E21F5B" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation, Grenzen, Risiken und Beurteilung fachspezifischer Verfahren:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="02FD7472" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="6863CE88" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="360899B5" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="19EB0677" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Laborbefunde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="66995E60" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="3F852B38" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5068FC06" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="57F7264D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Ergometrie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="6EE1BD4E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="5D2AD2CE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24C684CF" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="72D7D59D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Echokardiographie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="58A3AD6F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="6DD580E8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65285DCF" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="4EE622E5" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Angiographien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="56A6A6DA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="6D88283E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A414FFF" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="32BF3CB1" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Bronchoskopie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="2A09176E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="1AE446FA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="525BE265" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="1B7CB97A" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>fachspezifische sonographische Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="2F5E9C58" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="50A3E8AE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39D4AF87" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="4283AD80" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>nuklearmedizinische Untersuchungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="3E5A8428" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="2DBB3E78" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BA0AEB0" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="3B224B9B" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Endoskopie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="02A5BD62" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="6DBBB9E2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="318CD3CA" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="03584E2D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Biopsien, Feinnadelpunktionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="7A677587" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="370F48E1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B5F19A4" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="55D71361" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dialyse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="2D5B4511" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="1F0BDC54" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E14C1CA" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="606BB501" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Basistherapie in der Rheumatologie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="2DEB9999" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="7D105F1E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21755932" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="25104AC0" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>zytostatische Therapien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="6A1AFDFA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="339981E1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42705288" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="781E0B04" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Information und Kommunikation mit Patientinnen und Patienten bzw. Angehörigen über fachspezifische Untersuchungen und Behandlungen: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="743E0EF1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="78DE91E3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="288E401B" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="23185E18" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="288"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anleitung RR-Selbstmessung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="4BEE556A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="5A7217F5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BD02A2A" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="0D8FA322" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="288"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Antikoagulation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="35DE564F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="3F2BEE7F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="114F9A47" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="660DEC37" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="288"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Blutzuckerselbstmessung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="34CAFE07" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="483927D5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DA1D73D" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="136942ED" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Früherkennung und Intervention bei Gewalt: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="4EBB453C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="20413A82" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A80153A" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="53B9F6E3" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="288"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fähigkeit zur Früherkennung von Gewaltformen, speziell im sozialen Umfeld inkl. spezifischer Gesprächsführung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="3F03DADC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="002A8EBF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="015BEF9C" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="016E511E" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="288"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>geeignete Interventionsmaßnahmen inkl. Dokumentation und Weiterverweisung an spezialisierte Hilfsangebote</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3FCA4D1B" w14:textId="101CA7D1" w:rsidR="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="7BB2D441" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="365EA563" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="1685C706" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1444"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="6AA5ED8D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="4DD60322" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EFCDA4D" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="2530F37E" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="554F9F7A" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="61F9F918" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="44A0D430" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="44D2C403" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A971914" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="2642FB08" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation, Grenzen, Risiken und Beurteilung fachspezifischer Verfahren:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11AA12D3" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="72A526EA" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="76E51AC0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="40FA0E0D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68F8FD5E" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="64B67B3B" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Laboruntersuchungen und -befunde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="331CE760" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="47A285F6" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="44F3A6F7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="32683C74" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E401F86" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="53F9E0D6" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>fachspezifische sonographische Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D06478D" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="343362F6" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="482695C4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="2AC47178" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52593B27" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="63E3F3BF" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Langzeit-RR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="443F36D0" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="3B0ADCC6" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="183ADFB6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="19131BA4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B4C4FA1" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="4D41E4C1" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Information und Kommunikation mit Patientinnen und Patienten bzw. Angehörigen über fachspezifische Untersuchungen und Behandlungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09979BA6" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="73F1A9FC" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="141F1132" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="207833DE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25A509A2" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="0D18160F" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anleitung RR-Selbstmessung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="476F4E63" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="7012E8C1" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="5D6AE771" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="26A511DC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06E36DDB" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="3E6A99F3" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Antikoagulation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DFA10FF" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="1AA0D200" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="17EA10D8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="2210B623" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="693DCDF6" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="25AADFD1" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Blutzuckerselbstmessung </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03135680" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="275925ED" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0994E59F" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="762829AA" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="33045AD2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="2E511353" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3039C341" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="7DD34D80" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Geriatrie und Palliativmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="7A568A98" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="165AFAD1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="491D0BB2" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="775F1950" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="2F46BCE0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="407C603B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="650FEEBD" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="3B54D501" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Spezielle Probleme bei geriatrischen und palliativmedizinischen Patientinnen und Patienten:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="78943CE2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="3B78E220" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47C8ACA6" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="7E847B3D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">geriatrisches </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Basisassessment</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="51889B15" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="1B50A65B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69F0AF79" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="2787AEFB" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Entscheidung bezüglich Therapiebeschränkung am Lebensende</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="56C91D1D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="36E90451" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00B26493" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="000ABC5E" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Palliative Care (Schmerztherapie, antiemetische Therapie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="40CEFB39" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="48A42864" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C6EC6D6" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="24576AAD" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>weiterführende Betreuung (Palliativstation, Hospiz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="178B1CC6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="2B3F4830" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F88A0BB" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="5CAE7159" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Polypharmazie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="57F8A105" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="4CE7DE59" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EDB8E8D" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="35C11FA5" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Malnutrition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="369D5D26" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="0A6D9EDE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="784628EF" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="7649DB43" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Medikation bei eingeschränkter Nierenfunktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="22791E1A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="4B7FD7FD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E0B4C40" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="2A745223" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Exsikkose und Elektrolytstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B847FAC" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="028DE57F" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1444"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="306B383D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="7A0CDE99" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4522B41D" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="18A9F1C9" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F649313" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="4AAD6BC9" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="524EAED6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="24398526" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C594B10" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="5AC498F4" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Spezielle Probleme bei geriatrischen und palliativmedizinischen Patientinnen und Patienten:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28A1628E" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="432CAEC5" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="60E66AAA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="410E6AA2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F962BFF" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="4DB5C484" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Entscheidung bezüglich Therapiebeschränkung am Lebensende, Palliative Care (inkl. Schmerztherapie, antiemetischer Therapie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F22B0D3" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="5140E141" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="23CECBF2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="29483DE3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0296D7B3" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="611D9188" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Polypharmazie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FDD9CA1" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="4664EF97" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="387A5D77" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="4B19B54B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F72CC45" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="537AF29F" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Malnutrition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0213463E" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="2EBAB0B4" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="1C8F0890" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="3662DE0A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="496066C3" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="344CD829" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Medikation bei eingeschränkter Nierenfunktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12533117" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="030D758A" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="70B03C8F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="77FCE492" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3648418C" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="09ECF43D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Exsikkose und Elektrolytstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D076B68" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="62628107" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34103A9A" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="3BD9BEFC" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="6D435BB5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="7D994635" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DA4FB23" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="2B808C76" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Nachsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="546AD607" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="0CB6E691" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C222178" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="7C275A0F" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="541493C7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="2FC73C0C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21A1B7CA" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="5FB7F88E" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Information weiterbetreuender Einrichtungen nach Untersuchung/Behandlung/Entlassung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="31BD2608" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="7B9996A0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34761980" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="095777BF" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Information über Nachsorgeschemata und Rehabilitation bei Patientinnen und Patienten nach fachspezifischer Behandlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4068D547" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="4E3479D3" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1444"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="51C8DA87" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="28ADE330" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10CACC81" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="4E327DAD" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="279" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F141DD2" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="020C3084" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="681BC99F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="4DD2C6BE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="217453B2" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="31F17ADD" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Information weiterbetreuender Einrichtungen nach Untersuchung/Behandlung/Entlassung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06BBA7AA" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="18033346" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="25FA3D3C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="7C361B47" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D12C0B1" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="2A1F3759" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Information über Nachsorgeschemata und Rehabilitation bei Patientinnen und Patienten nach fachspezifischer Behandlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2376F74E" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="0A9B2063" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C0BEEBB" w14:textId="33EA17CE" w:rsidR="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
-[...1 lines deleted...]
-        <w:spacing w:line="200" w:lineRule="exact"/>
+    <w:p w14:paraId="42C15E2A" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36A0188C" w14:textId="77777777" w:rsidR="00535448" w:rsidRDefault="00535448">
-[...22 lines deleted...]
-    <w:p w14:paraId="40D23DCC" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="0F465657" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00535448">
+      <w:r w:rsidRPr="001568E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Entrustable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00535448">
+      <w:r w:rsidRPr="001568E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Professional Activities (EPAs)</w:t>
+        <w:t xml:space="preserve"> Professional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001568E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001568E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9987FC" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="186AFC5C" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster451"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="48195795" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="0D8A3982" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0902B654" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="5B60041A" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="69D3233F" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="707F0B1D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F41C945" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="0ACCDE76" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>akute Herzerkrankungen (ACS, Rhythmusstörung, Dekompensation)</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="59112941" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">akute Herzerkrankungen (ACS, Rhythmusstörung, Dekompensation) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="54905FFF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63FC1727" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="54DA44DB" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>akute Atemwegserkrankungen mit respiratorischer Insuffizienz</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="7F022E38" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">akute Atemwegserkrankungen mit respiratorischer Insuffizienz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="6EEB1115" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="026886A6" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="41BF9CB1" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>septischer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schock</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="4798FC72" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="255AF5ED" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11B42916" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="4AFB4A37" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>allergischer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schock</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="1318E41C" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="6C133A71" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="531977E1" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="2D9945B0" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>akute gastrointestinale Erkrankungen (GI-Blutung, Ileus, Cholezystitis)</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="6C2052BE" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">akute gastrointestinale Erkrankungen (GI-Blutung, Ileus, Cholezystitis) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="34B201F5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF3B2D4" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="38B5E229" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Lungenembolie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="0FAB098B" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="5E9305B8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F133A29" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="2C01DD49" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> und </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Intoxikationen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="3C5BC6FB" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="042E6403" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F99DA63" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="494F59A1" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">hypertensive </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Krise</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="57E7D8C2" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="065803A7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27ED5BCF" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="02BF777F" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akute</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gefäßerkrankungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Thrombose, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Embolie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74736C08" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="7990E034" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster451"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="4141B849" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="0F475463" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B045BC8" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="45F6271D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Anamnese, Befunderhebung, Diagnostik, Therapie bzw. Nachbehandlung häufiger Erkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="0382DCBA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="5E6B1A5E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11479DF1" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="3E7D0D11" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erkrankungen der Herzkreislauforgane (z.B. KHK, Hypertonie, VHF)</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="02A8CB70" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Erkrankungen der Herzkreislauforgane (z.B. KHK, Hypertonie, VHF) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[4] </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="10C435CC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5A8B8F" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="4DDF7625" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erkrankungen der Atemwegsorgane (z.B. COPD, Asthma)</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="7EDF68B2" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Erkrankungen der Atemwegsorgane (z.B. COPD, Asthma) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="76CF1415" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20913D0A" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="52508A1B" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erkrankungen der Verdauungsorgane (z.B. Gastritis, </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00535448">
+              <w:t xml:space="preserve">Erkrankungen der Verdauungsorgane (z.B. Gastritis, Ulkuserkrankung, Kolitis) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Ulkuserkrankung</w:t>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="00C080DE" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="6B89C60F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC0711E" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="01426783" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Stoffwechselstörungen/ endokrine Störungen (z.B. Diabetes, Gicht, Hyperthyreose, Hypothyreose)</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="0095B3B2" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Stoffwechselstörungen/ endokrine Störungen (z.B. Diabetes, Gicht, Hyperthyreose, Hypothyreose) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="0F790A04" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="741C6683" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="1F801381" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>rheumatologische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="55A48088" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="634FF442" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1B554F" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="3182003D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erkrankungen der Nieren und ableitenden Harnwege (z.B. Harnwegsinfekte, Nierensteine)</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="14BD0B3C" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Erkrankungen der Nieren und ableitenden Harnwege (z.B. Harnwegsinfekte, Nierensteine) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="60673516" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22E3B5AA" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="0D5A687D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erkrankungen der Blut- und blutbildenden Organe (z.B. Anämie)</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="3943F9AC" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Erkrankungen der Blut- und blutbildenden Organe (z.B. Anämie) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="46274EBA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3364B36C" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="726C773D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>onkologische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="1D12857C" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="527C2209" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FCE013D" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="6D04213D" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Adipositas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A97B77E" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+    <w:p w14:paraId="7F329D4A" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster451"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="6A337959" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="66005C64" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5967479F" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="53C920E9" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erlernen, Indikation und Interpretation folgender diagnostischer und therapeutischer Verfahren</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="03EE12B3" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>Erlernen von Indikation, Interpretation bzw. Anwendung folgender diagnostischer und therapeutischer Verfahren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="1522520B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53C33C53" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="36E548B0" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Laborbefunde</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Antikoagulation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Blutzuckermessung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="1C68241E" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="30B96015" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F5008A2" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="60B23C1F" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>EKG</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="0BA870D5" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">EKG </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="0B2C87AD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="623E50A3" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="52A7D1E8" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Langzeit</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>-RR</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="2D568741" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">-RR </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="14FDA43F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57FD5945" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="465DBBE2" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Point-of-Care </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sonographie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00535448" w:rsidRPr="00535448" w14:paraId="00AB6A11" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001568E1" w:rsidRPr="001568E1" w14:paraId="5624A908" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8FA49F" w14:textId="77777777" w:rsidR="00535448" w:rsidRPr="00535448" w:rsidRDefault="00535448" w:rsidP="00535448">
+          <w:p w14:paraId="6192C1E0" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Spirometrie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00535448">
+            <w:r w:rsidRPr="001568E1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Pulsoxymetrie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001568E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B4FE7C5" w14:textId="77777777" w:rsidR="005E3F52" w:rsidRPr="00535448" w:rsidRDefault="005E3F52" w:rsidP="00535448"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="57757F02" w14:textId="77777777" w:rsidR="001568E1" w:rsidRPr="001568E1" w:rsidRDefault="001568E1" w:rsidP="001568E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRDefault="005E3F52"/>
+    <w:sectPr w:rsidR="005E3F52">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...194 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03B1572A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F6A20B4"/>
     <w:lvl w:ilvl="0" w:tplc="6F404DC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -12510,102 +12668,93 @@
   <w:num w:numId="30">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00535448"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
     <w:rsid w:val="005E3F52"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00E568D6"/>
     <w:rsid w:val="00E63698"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13005,172 +13154,130 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13395,54 +13502,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>919</Words>
-  <Characters>5794</Characters>
+  <Words>851</Words>
+  <Characters>5970</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>86</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6700</CharactersWithSpaces>
+  <CharactersWithSpaces>6735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>