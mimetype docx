--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,7367 +1,7472 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="32EAC389" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="76C04502" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F24DC2">
+      <w:bookmarkStart w:id="0" w:name="_Hlk229404239"/>
+      <w:r w:rsidRPr="0034213F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.1.3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735C26EC" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="49245E01" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="314E28DE" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="13372502" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F24DC2">
+      <w:r w:rsidRPr="0034213F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E828D50" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="45936CA2" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F24DC2">
+      <w:r w:rsidRPr="0034213F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1174068A" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="43BB5174" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B2B92C2" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="04309760" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F24DC2">
+      <w:r w:rsidRPr="0034213F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A9DFEA" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="572BF53F" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CFFD9C4" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="4C6C54A4" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F24DC2">
+      <w:r w:rsidRPr="0034213F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Kinder- und Jugendheilkunde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E521229" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="72F800D9" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D8FA68E" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="2F458CE7" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="653934D6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="703A1475" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AF57292" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="1A3B4E5D" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akut- und Notfallmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="2961B93F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6634DFDD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EACE1DD" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="7F2FC210" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse /Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="6A4522FC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="792D701A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="250C7730" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="157D0B76" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="5987531E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="302B6F81" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="795C0060" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="5F328529" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Krampfzuständen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="24A2C09C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6F97551F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="378C83A2" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="0D617A23" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Bewusstseinsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="7FFEACD5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="50A9BFA3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12C3E396" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="1BA9803F" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Intoxikationen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="7C789A2F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="27E0D319" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6839622F" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="1B29A663" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stoffwechselentgleisungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="14D784F4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="1AC723F1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39BFF99B" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="770F2338" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stromunfällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="45431FD5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="63C4BD6B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B144FB8" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="64BA8D1F" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>thermischen Schädigungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="310A740F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="5A21A986" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B290DFD" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="0DA3A5F0" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Beinahe-Ertrinken </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="7082444E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="10DCCD20" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7913326C" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="58716281" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Dehydratation </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="5936B097" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="3FE16DC0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="508353E7" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="01B60B70" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akuten Atemwegserkrankungen, Dyspnoe, aspirierten Fremdkörpern </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="7720DF2B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="10E64F6E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22216B5F" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="463C4315" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akutem Abdomen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="0294330E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="06322760" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="431E75A6" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="6E81D76B" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">infektiologischen Notfällen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="1FC7A1BD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="751EF9D9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A775A16" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="4D1D38F5" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erstversorgungen des Kindes nach der Geburt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="05DBBB61" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="5698BBB9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48948C6B" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="4063FAC9" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="57B7AF92" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="4424B1B2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59B03395" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="3C6685B8" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koordinierung der Maßnahmen des organisierten Rettungs- und Krankentransportwesens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CD76914" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="4EC1C8F0" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="24E2429A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="5B7DF887" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2EE6F377" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="7B467FC4" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertigkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D16F5D8" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="5AA08793" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="42B8552D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="3C30AA11" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1721CD6A" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="0AB442FD" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06D20938" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="407AA59F" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="34F92705" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="689293A1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34A88327" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="31F917D5" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Krampfzuständen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FBC46E9" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="3C140F0F" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="02142901" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="3AD87CEB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="555AC481" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="5A3677E1" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Bewusstseinsstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="163172F7" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="76A1DE42" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="4C32F5BA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="490F3E64" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A75B279" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="1E3D0F6D" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>thermischen Schädigungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="704CC51E" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="27858A16" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="1A86FEA1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="44979136" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A09B4B7" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="68D95858" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Dehydratation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4166A9A5" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="751F15E3" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="3B44C753" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="0EAD5C5F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47E3183E" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="05AAA641" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akuten Atemwegserkrankungen, Dyspnoe, aspirierten Fremdkörpern </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E25CD60" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="7EB8B2B9" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="69EB339B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="29062B7C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="589F80E9" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="2BBD510D" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akutem Abdomen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A21489A" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="18DB1D77" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="005FCB1F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="63DBC1F6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F279E4B" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="6CBEF1EF" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>infektiologischen Notfällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DF08D0C" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="74545F5F" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="259187B8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="604BC226" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76001BDB" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="00ACDD5A" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stoffwechselentgleisungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D399838" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="02B47727" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B105C8F" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="55640CDF" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F24DC2">
+      <w:r w:rsidRPr="0034213F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="451DFBDB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="36BCAE83" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DBBB510" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="7A4EA92A" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Basismedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="6EDCE1FD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6128563C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A53E09E" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="7F7FB3F9" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="0840306D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6C1649A4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AD6A9E3" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="63812286" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung (inkl. kindgerechte Untersuchungstechnik), Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="71DBBEAB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="5138E2BC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="218E799A" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="2E14060D" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Adipositas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="124BA265" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="72860EB4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="162E8908" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="0E5F211D" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Essstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="27E1D3F1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="3ADD4712" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7AA1AFCA" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="1BEEFFEF" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Infektionen mit und ohne Ausschlag </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="33ED934C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="4B8EA2F9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D8C8C42" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="55FC4FCF" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>HNO-Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="63F2A27B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6C361403" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C38A3D9" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="3A0EFE14" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erbrechen, Durchfallerkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="1828C83A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="3CB9B068" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E50430A" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="71AAB39E" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Krampfanfällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="6C889037" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="3F7AC1C8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F961AA1" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="3AB150EF" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen des Urogenitaltrakts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="115D8046" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="4BF7E9F7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E118664" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="6368F124" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkrankungen der Atemwege </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="0F9C8F53" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6491058A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B0EBE04" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="00D77430" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Verdauungsorgane</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="380EC39E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="357EBCFC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04331DE6" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="2A8E7081" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stoffwechselstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="4777D86A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="55622967" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29734DAE" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="5A24EB42" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen des Bewegungsapparates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="76737DFA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="4247F79A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BB629EE" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="31DB39DF" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>psychischen und psychosomatischen Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="008D3D4F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="43334251" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47B4DCF3" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="5DF2B5BF" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Spezielle Themen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="4E004730" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="0404C29C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4575A9CF" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="208406C7" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>pädiatrische Pharmakotherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="55008658" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="39AF09E7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BB7CB55" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="45AA84A2" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Impfwesen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="6F2B2561" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="4005E897" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="102ED196" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="0B1BAE99" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vorsorgemedizin, einschließlich Eltern-Kind-Pass-Untersuchungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="48D95078" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="75BE4510" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6545FBCA" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="3DB8CDDC" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Information über spezifische Einrichtungen und Angebote (inkl. Frühe Hilfen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="5CFA7559" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="1F04C771" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53F0EE80" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="1F6C7658" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Indikationsstellung für spezielle Therapieformen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="0AAF574E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="3770B0A3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F74B0CD" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="1563F9BE" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kinder- und Jugendschutz und dessen Einrichtungen, Kindesmissbrauch und Kindesmisshandlungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03B512F9" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="7935230B" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="0C68FC36" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="5F2F789B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54A58072" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="068E684B" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C3D72C6" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="2043AC23" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="7CAD3DFF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="290336BE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32A054D9" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="3B32AD7F" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung (inkl. kindgerechte Untersuchungstechnik), Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4BE3C945" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="2236BD27" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="4A1C1EC5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="20B5F094" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D3048FD" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="7B57EBFD" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Adipositas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="606CD45F" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="7705485C" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="70148B52" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="0579FAC8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33D558BD" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="7EDB1AAE" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Essstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1ABA1717" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="369B78E7" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="048AC3E5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="474D619D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F31AAF2" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="33967B5C" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Infektionen mit und ohne Ausschlag </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F77DDF5" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="2F0754CF" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="4DC47168" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="0AA40719" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A89CB08" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="7EA6AAC2" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>HNO-Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="733EDD80" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="5AF1D5CD" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="4B204AF9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="531A31B1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="043F9101" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="51B0F397" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erbrechen, Durchfallerkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15AA8E43" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="0C7DD9D3" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="6B602EC1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="017CF3D7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30E919DC" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="2EF13C6D" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Krampfanfällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7991D9DF" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="77A7F55D" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="7EA92914" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6204F5A3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63EE8DEF" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="31A326BE" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen des Urogenitaltrakts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51C7F259" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="5B12243C" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="1E8656AF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="232535E0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A99E1EC" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="73505CA8" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkrankungen der Atemwege </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C7CE5BD" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="6CFF8F31" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="4C388CA6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="52898B54" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22B834F1" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="65909B94" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stoffwechselstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FD3D254" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="77AD685C" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="2609DBB1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="4CBE2C96" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3078959F" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="01B303BD" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Verdauungsorgane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D10BC05" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="4BA3248E" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="429C4CEA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="4DBC733C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="633DE0E7" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="36C14E89" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen des Bewegungsapparates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57E9E252" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="30EEA1A8" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="2BE3211D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6A8179F0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="013F80C8" w14:textId="4BEB65B4" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="519DB065" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>psychischen und psychosomatischen Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C3C2EFA" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="2984E63D" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...20 lines deleted...]
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="5AB1AFA3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="693D76BB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="437A10F4" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="042FECD8" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="24"/>
               </w:numPr>
-              <w:ind w:left="282" w:hanging="283"/>
-[...18 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
               <w:t>Spezielle Themen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CE93C0E" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="3D9DC939" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="515634F0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="31B0CF19" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DABF626" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="7600DAC4" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>pädiatrische Pharmakotherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="790F0C42" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="19D5948E" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="5C79D7F9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="5FE0824E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7339C9DB" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="6705BECE" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Impfwesen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B01BB44" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="6275E509" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="5B885879" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="07FB51DE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="495F551B" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="42F3C3BA" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koordination und Durchführung der Kindesuntersuchungen des Eltern-Kind-Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6950CAFE" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="1CA884CC" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18B710DF" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="4F805743" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="5364119F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6E4A0D39" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="420EF89A" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="09A0863A" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Medizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="750ED769" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="1A9B1AA3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4104ED42" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="29EA3FB7" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="0035D340" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="476E75B0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="556AE090" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="4B5999CF" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Spezifisch pädiatrische Versorgung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="16135510" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="36BC2452" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BF5F70C" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="73A5B275" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkrankungen der Herzkreislauforgane (z.B. angeborene </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vitien</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="377469CD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6A4672D9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7EB31688" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="6ACA3454" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen des Nervensystems (z.B. neurodegenerative Erkrankungen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="4198EB5C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="3C311091" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="080BA3D6" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="2BB0E43F" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Atemwegsorgane (z.B. zystische Fibrose)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="230CDB72" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="00DED195" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2289FF1E" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="41554FAF" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Asthma sowie andere allergische Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="4B577664" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="474C39CF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F4B6B12" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="7F1AEEE8" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Verdauungsorgane und des Stoffwechsels (z.B. Zöliakie, Diabetes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="5C8C46F6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="47A0F74D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7565C6E5" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="5252A56C" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkrankungen des Blutes und des lymphatischen Systems </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="51E2AB21" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6ED89ED6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C8B2A4E" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="053C215D" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>angeborene Erkrankungen und Fehlbildungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="50EAAB6C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="7DFEFCA1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7FCC050C" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="07525E79" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>dermatologische Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="23B018B6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="29E0886E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55BF370F" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="3A2EA0ED" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Entwicklungsverzögerungen/-störungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="597F8486" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="68A38701" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35B0C4ED" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="25DE9FC1" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">psychiatrische und psychosomatische Erkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="409047E2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="793C774B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C0BED03" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="647F0DAC" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Nieren und ableitende Harnwege</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="18BB6C96" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="261B6A75" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A2280FD" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="1FB96319" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Neugeborenenmedizin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="1208ED0A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="3646F7D7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="694187F0" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="04CFE313" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Palliativmedizin im Kindesalter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="1DE35E8E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="75181DDE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B7A4CDB" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="5B9EC5D3" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation und Grenzen fachspezifischer diagnostischer Verfahren:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="7715BA2C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="3A888937" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36AF1DC4" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="393ED545" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Umgang mit Ergebnissen von genetischen Untersuchungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="287F9811" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="0AF768B7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17941F40" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="2304D1F5" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung und Koordination mit fachspezifischen Einrichtungen wie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="1F583AD4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="4CA62E4D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41F99865" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="5078FD9C" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Suchthilfe und Einrichtungen zur Gewaltprävention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="1970F279" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="41D6B5FC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16D58C38" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="1E4B17A4" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Selbsthilfegruppen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="764094B9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="409A26C8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D12D34B" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="6510625B" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Förder-, Bildungs- und Sozialeinrichtungen, Kinder- und Jugendhilfeträger</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="7395B6A6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="37A20648" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26966B0E" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="74CEABCE" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kinderschutzeinrichtungen/Opferschutzeinrichtungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="2726C8E8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="3A4CC492" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="518CF1D8" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="5DD7C927" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Früherkennung und Intervention bei Gewalt: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="2115A5A8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="4B7395A7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15F6332B" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="2E1DE1FE" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fähigkeit zur Früherkennung von Gewaltformen, speziell im sozialen Umfeld inkl. spezifischer Gesprächsführung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="27E68EE8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="578FCB1E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5680D7E0" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="2C411357" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>geeignete Interventionsmaßnahmen inkl. Dokumentation und Weiterverweisung an spezialisierte Hilfsangebote</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53052EA6" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="427027EC" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="7EC99966" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6A140616" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08DB8461" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="63B86365" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68722A31" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="33CA11A7" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="30E443BD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="06C20B12" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="170EEB13" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="1D3A72B4" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Spezifisch pädiatrische Versorgung chronisch kranker Kinder:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="325CE5AF" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="664F2EC4" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="5DC48FD8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="5645AAA6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40078958" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="5D2F5A4C" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Asthma sowie andere allergische Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C2CCD15" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="7CA80E9D" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="07517F1A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="0890DDDF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58CF3CFD" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="49B087D5" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Entwicklungsverzögerungen/-störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2163A8DA" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="1457D4F1" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C88BCAA" w14:textId="3360A38F" w:rsidR="00B97F4A" w:rsidRDefault="00B97F4A" w:rsidP="00F24DC2">
+    <w:p w14:paraId="389C6FF5" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...21 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="75ECBF0F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="1560D4AB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1189FE48" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="647FC977" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="6"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vor- und Nachsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="123F85D1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="18C72773" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="166A976A" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="3ECB4FF4" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="78894C56" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="7B4884E7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29FD6145" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="2B411828" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Pädiatrische Vor- und Nachsorgeschemata</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A97AB2B" w14:textId="77777777" w:rsidR="00B97F4A" w:rsidRDefault="00B97F4A" w:rsidP="00F24DC2">
+    <w:p w14:paraId="281F91F9" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CBED129" w14:textId="5A3A533A" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="5E2FC144" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F24DC2">
+      <w:r w:rsidRPr="0034213F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Entrustable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F24DC2">
+      <w:r w:rsidRPr="0034213F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Professional Activities (EPAs)</w:t>
+        <w:t xml:space="preserve"> Professional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0034213F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0034213F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6B0609" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="6916364D" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster452"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="50A65ED9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="474FB479" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07D34FBB" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="142E17B2" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung</w:t>
+              <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="7E17521A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="2DF93FDF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1991813A" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="57CB5142" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Krampfzustände</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[4] </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="57B8C9B5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="754CB33F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FB5ACF3" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="4E142142" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Bewusstseinsstörungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="2B507C6F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="0A26C118" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="671F0004" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="1A8562AA" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dehydratation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="46A0E86C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6E945BF2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49C28624" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="0BCA6514" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akute</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Atemwegserkrankung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="1AEC3EF3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="0A211E94" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26014CCE" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="4C984F25" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verbrennungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verbrühungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="1635CD6B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6D908438" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7437A805" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="339EC8F7" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akutes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Abdomen</w:t>
+              <w:t xml:space="preserve"> Abdomen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="5345F1CC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="4FE4C479" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29163041" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="5C2D460A" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Sepsis</w:t>
+              <w:t xml:space="preserve">Sepsis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="415F808D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6CFFF440" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5A0430" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="165243CE" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stoffwechselentgleisung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erstmanifestation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Diabetes mellitus)</w:t>
+              <w:t xml:space="preserve"> Diabetes mellitus) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07D37645" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="324A20DB" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster452"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="2C10836F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="53E907C4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="566CEEC3" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="60DB30B9" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Anamnese, Befunderhebung, Diagnostik und Therapie häufiger Erkrankungen</w:t>
+              <w:t xml:space="preserve">Anamnese, Befunderhebung, Diagnostik und Therapie häufiger Erkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="5C495F25" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="644FDC68" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="108F15F0" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="2DDBCCE3" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">fieberhafte Infekte mit und ohne Ausschlag </w:t>
             </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="2D9702ED" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="0ADE9FBF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05D3E8CF" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="66C7679B" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkrankungen der oberen und unteren Atemwege </w:t>
             </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="6B37366C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="1F655E27" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1557FAA5" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="19A30E39" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Magen-Darmerkrankungen/Leitsymptom: Erbrechen und Durchfall </w:t>
             </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="04DAB429" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="50305C3C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="402FCD10" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="0ED9AF8D" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Harnwegsinfekte</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="4EFB018E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="7DDCD624" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="553E3819" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="6A4F437C" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Adipositas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Essstörungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="19DDC5E7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="33514574" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E7782B3" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="1C102B13" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>kindliche</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Krampfanfälle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="051CB74A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="37AD2AFC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFDDD39" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="4FE24CE7" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> des </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Bewegungsapparats</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="3CB1D174" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="6551844C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39B054CB" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="0956E310" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stoffwechselerkrankungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>z.B.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diabetes) </w:t>
             </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="4F0B002B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="47994A78" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CBD2397" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="034D4D40" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>psychosomatische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="741240D1" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+    <w:p w14:paraId="5ECABC9B" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster452"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="69E32E0C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="2FA988C8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4D91E6" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="22B25D14" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erlernen von Indikation bzw. Interpretation folgender diagnostischer und therapeutischer Verfahren</w:t>
+              <w:t>Erlernen von Indikation, Interpretation bzw. Anwendung folgender diagnostischer und therapeutischer Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="4C2BCD82" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="5EDFF407" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B6A6830" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="15F12332" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>kindgerechte</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Untersuchungstechnik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="5904010A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="628E2905" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4777C66C" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="50A19997" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Legen von intravenösen Leitungen/Blutabnahme </w:t>
             </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="281C9540" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="61BB18AD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09A8B461" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="02C885A1" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>fachspezifische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sonographie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w14:paraId="0A698E4A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0034213F" w:rsidRPr="0034213F" w14:paraId="7E3C2EBD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9691F0" w14:textId="77777777" w:rsidR="00F24DC2" w:rsidRPr="00F24DC2" w:rsidRDefault="00F24DC2" w:rsidP="00F24DC2">
+          <w:p w14:paraId="61AE7E9D" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>pädiatrische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Pharmakotherapie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F24DC2">
+            <w:r w:rsidRPr="0034213F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dosierungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034213F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="3B4FE7C5" w14:textId="77777777" w:rsidR="005E3F52" w:rsidRPr="00F24DC2" w:rsidRDefault="005E3F52" w:rsidP="00F24DC2"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="65DA0377" w14:textId="77777777" w:rsidR="0034213F" w:rsidRPr="0034213F" w:rsidRDefault="0034213F" w:rsidP="0034213F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRPr="0034213F" w:rsidRDefault="005E3F52" w:rsidP="0034213F"/>
+    <w:sectPr w:rsidR="005E3F52" w:rsidRPr="0034213F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...194 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03B1572A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F6A20B4"/>
     <w:lvl w:ilvl="0" w:tplc="6F404DC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10935,51 +11040,51 @@
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="613C05DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E7A8D006"/>
+    <w:tmpl w:val="1BB2C7F6"/>
     <w:lvl w:ilvl="0" w:tplc="BA5AC0EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C07001B" w:tentative="1">
       <w:start w:val="1"/>
@@ -12142,104 +12247,94 @@
   <w:num w:numId="45">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="38"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00535448"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
+    <w:rsid w:val="0034213F"/>
     <w:rsid w:val="005E3F52"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00B97F4A"/>
-    <w:rsid w:val="00E568D6"/>
     <w:rsid w:val="00E63698"/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12639,201 +12734,159 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster452">
     <w:name w:val="Tabellenraster452"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="0034213F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13058,54 +13111,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>722</Words>
-  <Characters>4554</Characters>
+  <Words>669</Words>
+  <Characters>4691</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5266</CharactersWithSpaces>
+  <CharactersWithSpaces>5293</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>