--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,8413 +1,9094 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="6FFE3F3B" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="38C316BF" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56E10">
+      <w:r w:rsidRPr="002C079D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.1.5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CCB7F1" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="2F4C70C9" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53B9559E" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="228F88DE" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56E10">
+      <w:r w:rsidRPr="002C079D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081669AA" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="778268D0" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56E10">
+      <w:r w:rsidRPr="002C079D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE05B60" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="60FBEE4B" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="601E49B0" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="3BF1A177" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56E10">
+      <w:r w:rsidRPr="002C079D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FDE0A6" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="3FCC337D" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A9FEF83" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="17E01369" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56E10">
+      <w:r w:rsidRPr="002C079D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Neurologie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B438B4" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="0A556430" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10F00924" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="08F12C07" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5B2FD8F2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="6385D968" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="639B62F2" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2732D0ED" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akut- und Notfallmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5ACD8DF9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="09593846" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55A29F7E" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="20F2454C" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kenntnisse/Erfahrungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="2E2CAABB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="61409C87" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1ACC6433" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="3ED089BB" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="18F64E85" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="56B49A5C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="029E963D" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="06C1DFD5" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Schlaganfall/TIA/Intrazerebrale Blutung/Subarachnoidalblutung (SAB) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="73F2EC3E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="3B09F3C2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C2F0C2D" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="6992AD29" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akuten Bewusstseinsstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="3485DE27" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="30F76E98" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="495DF4D1" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="07D9289B" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsien </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="6953CCC5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="6DA4B72F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EA84B0C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="1F5A7E1C" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akuten Entzündungen/Infektionen des zentralen Nervensystems (ZNS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="0B4C5090" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="240E9360" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EE3915C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="63147D0F" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Intoxikationen/metabolischen Enzephalopathien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="7617B00A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="3955CA0C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09BB6B7F" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="5E388511" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Hirndrucksteigerung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="1A5027E0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="2C18433F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05C965B9" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2B350547" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>intrakraniellen Raumforderungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="4A9F4F68" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="420704B0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="101682A9" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="39D8822E" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Querschnittsyndromen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="52805DC0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="4D8FCEDE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CB62398" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="224BB5F2" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akuten Bewegungsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="18B53358" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="17EE3E97" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21997F4B" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="20FFFF34" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="07AA2BFE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="28D6770A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A7F7B4D" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="29E3F263" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koordinierung der Maßnahmen des organisierten Rettungs- und Krankentransportwesens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26665BDC" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="46A18184" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="482656B2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="3CA366AA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FDEBD52" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="3CF27859" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertigkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F11C7AE" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="3CFFCE8A" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="2E599ECA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="4597F0FC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01D8C781" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="63A65C20" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="746A555C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="002925B3" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="22720D20" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="5A0D7ECC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F2D793C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="7104CCC9" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Schlaganfall/TIA/Intrazerebrale Blutung/Subarachnoidalblutung (SAB) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E90C212" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="6031300E" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="0E2A55BF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="7DF4DDA8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C6E3D46" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="52C63FA9" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akuten Bewusstseinsstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C316631" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="1A851149" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="6C61D966" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="72CD5AB7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09284241" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="35E86274" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsien </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68825E20" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2F15CFB0" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="079272A5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="725C327D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00DE0DDA" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4B1E1F22" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Intoxikationen/metabolischen Enzephalopathien</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61C617F8" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="5D9D308B" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="14AC7CDF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="09C229B3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1844D1F3" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="5609D820" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23371EFC" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="52B5210F" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="383F29E4" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="78C6650E" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="53DAE2E4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="55949F90" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A36D01D" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="6E1FD0A8" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Basismedizin </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="07178ECD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="1E2D8027" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F3F366C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="41BA2BC2" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="52CEBD37" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="7EE51AC2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DCDFF7A" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="529A275E" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Befunderhebung und Diagnostik häufiger Erkrankungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="3F2BC6A8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="659348EB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="603DD546" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="36408DF9" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Einschränkung der Bewusstseinslage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="3F7D970F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="57BF0608" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D70E7E9" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="5E6159CD" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>organisches Psychosyndrom</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="65EB08E0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="6CF3D1DB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5018E3E1" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="565744B6" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>meningeale Reizsyndrome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="643934A3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="41D94473" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04C066ED" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="60C6B34C" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sprach- und Sprechstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="3CAD3901" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="41C1322B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01A5474E" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4723C173" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Sehstörungen und Störungen der </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Okulomotorik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="67F62AC7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="5D1F7595" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C70A1A5" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2BAE69D9" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gedächtnis- und Orientierungsstörungen und Störungen anderer höherer kortikaler Funktionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="0714E9F8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="5567277A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69D40D73" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="1AEEC779" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Störungen der Motorik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="39FC6705" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="626AD8BF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="486085DE" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="716247D6" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Störungen der Sensibilität</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="2D85A160" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="740466DF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23090EB3" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="380A08E7" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Störungen der Koordination und des Bewegungsablaufes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="01678E0E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="4FD541E2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A8CAA20" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="67EB7ADC" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schwindel, Gang- und Gleichgewichtsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="23DD69BE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="07A3E008" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CC16F72" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="434D4D86" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anfallsleiden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="10A53760" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="192C283C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="002E70AC" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="34D637EC" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schmerzzustände bei neurologischen Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="0F4335D2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="6396B461" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D4A1CE5" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4E1054EC" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schlafstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="3082AA16" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="46EEA4CA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="207480EC" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2792D47E" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Diagnostische und therapeutische Maßnahmen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="3A28C1F9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="1B6AD34A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FC3EB5B" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4C34AA01" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erhebung eines orientierenden neurologischen Status </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="2DB0E44B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="4D89BAC6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48A644F9" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="6C387913" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beurteilung des Bewusstseinszustandes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="168649CD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="1E627728" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7632D0EF" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="37CF14EC" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beurteilung von Sprach- und Gedächtnisstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="38F08C23" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="0DD5B2BF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38CA0362" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4281EFB4" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>basisneuropsychologische Testung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5DFADA3A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="0B41B3F1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F3CE3C4" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="5A370182" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Betreuung von Menschen mit Para-, Tetraplegie, Beurteilung der Behinderung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="47B684B2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="216F407E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B92BF01" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="72A0E49D" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>fachspezifische bildgebende Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="600A7991" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="47F64D8B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="400D79E7" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4409D327" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
-[...13 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="0815E680" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grundlagen der Indikationsstellung einfacher physikalischer inklusive bewegungstherapeutischer Behandlungsverfahren </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="405FA02C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CE6AA0A" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4F09A72F" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Indikationsstellung für Logopädie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="59620FE0" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F90999E" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Umsetzung von Behandlungskonzepten für akute und chronische Erkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B387E10" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="2207D72C" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="54DBA19A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="2B3F179E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5149032E" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="21D681D0" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="790BCD9B" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="3D3EBF56" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="277034B3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="7818DD18" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08D3792D" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2E79C5EA" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Befunderhebung und Diagnostik häufiger neurologischer Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33DC59DD" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="10AA80B8" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="35D19B20" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="41D428A9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16A28076" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="6CE6E225" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Diagnostische und therapeutische Maßnahmen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7326E2A4" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="707E8C2A" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="7634B1CC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="0F739E0C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4538E3AE" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="0328A98C" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erhebung eines orientierenden neurologischen Status </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="328367DF" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="49FD24A5" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="4D052021" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="3A0C0495" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E95CC81" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="6182DD24" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beurteilung des Bewusstseinszustandes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33D35232" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="746AA36A" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="1A36D88E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="71B7FCDD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58AE7544" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="7A189155" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beurteilung von Sprach- und Gedächtnisstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37D5A565" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="1B8C557A" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="4E72667B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="4303C21C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="451E704A" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="3A6C986E" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
-[...8 lines deleted...]
-              <w:t>Indikationsstellung für Physiotherapie, Ergotherapie, TENS-Geräte</w:t>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grundlagen der Indikationsstellung einfacher physikalischer inklusive bewegungstherapeutischer Behandlungsverfahren </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BC6A345" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="73208E66" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="05248F48" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="20A91CCD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15D2636A" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="023A8B1C" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
-[...8 lines deleted...]
-              <w:t>Umsetzung von Behandlungskonzepten für akute und chronische Erkrankungen</w:t>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Indikationsstellung für Logopädie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="433C8E1C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="1AF769F8" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="3A98FBDB" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8082" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12C29674" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="708" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Umsetzung von Behandlungskonzepten für akute und chronische Erkrankungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E129989" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
+            <w:pPr>
+              <w:ind w:left="-141"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66997F17" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="1A02C74B" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="02696AF9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="7545DAD6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29AD8F91" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="77A44DB4" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Medizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="346CCF2D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="7816DEB1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="213975E6" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="13E94C0A" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="4693FE2C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="21BEDF45" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D54BAED" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="206A1BF2" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Diagnose und Behandlung in der Postakutphase:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="0472B78B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="29037917" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="368AC34A" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="32881111" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schlaganfall/TIA/Intrazerebrale Blutung/SAB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="260499BF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="65FDD0D8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FF7F1D0" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="05493EE0" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">qualitative und quantitative Bewusstseinsstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="044F1409" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="5982DB4A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="198AFE6B" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="5541D485" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Anfallsleiden </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="32E9B7F3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="4BA7EE32" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68C0437B" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="0C239215" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Entzündungen/Infektionen des ZNS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5AAD9371" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="682B03E4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B42BF31" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="0469C158" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Bewegungsstörungen (z.B. Parkinson, Tremor, Chorea, Dystonie, Ataxie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="64D0B763" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="3EA1175A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FFE2B52" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="55412123" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Demenzen und kognitive Störungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5B4B2EAF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="20C43CBF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36183F8F" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4509B727" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schädel-Hirn-Trauma und Folgezustände</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="4773C9CA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="79573A7B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E4AD254" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="235B1C3E" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Intoxikationen des zentralen und peripheren Nervensystems </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="6DD822AB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="0FC986F9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40112C2A" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="226B7739" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Hirndrucksteigerung unterschiedlicher Genese </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5F63AE48" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="112981A9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17B6EB0A" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="414BB9F3" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">intrakranielle Raumforderungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="443077BF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="7C8CF2F6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E21DD38" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="005FF6D5" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
               <w:t xml:space="preserve">spinale/radikuläre Syndrome </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="3E242E4D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="494B38A4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="126EC264" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4651C04E" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">neuromuskuläre Erkrankungen (z.B. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Mononeuropathien</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">, Polyneuropathien, Myopathien und Erkrankungen des neuromuskulären Übergangs) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="6249470E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="63EB38CA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D110DC0" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="65C8D048" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">autonome Störungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="671ECC04" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="46BF1C17" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3037C8CA" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="51EE8708" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>funktionelle neurologische und psychogene Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="583586A1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="64DB327F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23859F1B" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2CA5848F" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Möglichkeiten, Indikationen und Grenzen fachspezifischer diagnostischer Verfahren:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="3672BAD9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="04B55609" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="187AB4B1" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="482D1617" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>EEG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="717FD6B2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="44B612DB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A76FAC9" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="3BB25D67" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>EMG/ENG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="01889A56" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="0FB4EBD3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="505C5729" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="17FE3E9E" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>CCT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="350C5C9C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="48987F88" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="709591EE" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2AC7A883" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">fachspezifische MRT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="42F8BC17" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="3D6071ED" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3649A982" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="1D616B5C" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Sonographie </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="55995C45" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="5DCD1E50" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B548C5B" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="37FF7235" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>fachspezifisches Labor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="75D7C489" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="1D7035F5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77759B67" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2110D2B5" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Liquorpunktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="7F5607E4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="55398F1E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="719BC15D" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="74D2C76D" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">neuronuklearmedizinische Untersuchungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="2F0D47E6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="1CD76882" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2279A074" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="1C3448BE" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>motorische/somatische evozierte Potenziale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="39C83940" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="0338D62F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B8C2084" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="0ED101A5" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>genetische Untersuchungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="7EBCECB9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="08E06ABA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51492929" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="367D883D" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Früherkennung und Intervention bei Gewalt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="128ACA84" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="3A192A49" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30D26573" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="246B0E88" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fähigkeit zur Früherkennung von Gewaltformen, speziell im sozialen Umfeld inkl. spezifischer Gesprächsführung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="059CA73F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="7EAAC331" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7187E658" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="7277F2CE" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>geeignete Interventionsmaßnahmen inkl. Dokumentation und Weiterverweisung an spezialisierte Hilfsangebote</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65C8D74E" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="780F2077" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="585A25E9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="4379711F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64F8A6BF" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="775D6432" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3221DE4E" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="54D9D2D1" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="12D368B4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="7F9E3BDA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="156D31BD" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="24F579E5" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Allgemeinmedizinische Betreuung von Patientinnen und Patienten mit neurologischen Erkrankungen in Zusammenarbeit mit Fachärztinnen und Fachärzten für Neurologie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1919EE30" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="7852128A" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="190C777B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="5EBBF289" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53647CE2" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="746B26FC" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5117CC7B" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4DC37713" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="66D12584" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="30435D5D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E5079A3" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="6B545B6B" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>multiple Sklerose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40570E6C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="1E43F60F" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="54D5A069" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="5189F9E3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00992275" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2361904E" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>amyotrophe Lateralsklerose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DCB8C64" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="70E9B9CE" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="608FFC89" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="2748ECD0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2277B772" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="35446297" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
-[...8 lines deleted...]
-              <w:t>Interpretation der von Radiologinnen und Radiologen bzw. Nuklearmedizinerinnen und Nuklearmedizinern erhobenen Bilder und Befunde bei bildgebenden Verfahren</w:t>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Interpretation der von Radiologinnen und Radiologen bzw. Nuklearmedizinerinnen und Nuklearmedizinern erhobenen Befunde bei bildgebenden Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65C563BB" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="1B870EA1" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0ED7FA6D" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="438C52A7" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="643703A9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="673DAA5F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EAED53B" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="794BAD20" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Geriatrie und Palliativmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="2E26EB28" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="6674F71B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D945252" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="43BDE131" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kenntnisse/Erfahrungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="08E056E5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="0943BD4A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26182F6E" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="3038ACA3" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Betreuung geriatrischer Patientinnen und Patienten während und nach fachspezifischen Behandlungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="399C52F7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="454E2F49" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2172510E" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="06C16BB8" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Demenzen, Delir, akute Verwirrtheitszustände und Verhaltensstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="31AB47DF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="2E8067B7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D278F25" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="6378DB42" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schlaganfall und Folgezustände</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="45056F5A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="1AF4A8B9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12F11027" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="0F17B12C" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Parkinson und andere altersassoziierte Bewegungsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5F241BAB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="1C2921CC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C8D9899" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="36F97C7A" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Gang- und Gleichgewichtsstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="2FF0C574" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="0372D01C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07465327" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="710261E7" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Schwindelsyndrome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="4ED973FB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="1B7AAD4A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42D3B527" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="66A678F1" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">autonome Funktionsstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="3A89B406" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="344700C4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="074343B9" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4C56AD66" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsien </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="648BF120" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="32444792" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FCC1D46" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="22F52976" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
               <w:t xml:space="preserve">Erkrankungen des peripheren Nervensystems und der Muskulatur </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="2498A573" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="7397C6A3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67AE4BA3" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="007A6C42" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">medikamentös induzierte neurologische Störungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="743F740D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="0DA98744" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F100293" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="20AC50EE" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Umgang mit Erwachsenenschutzrecht</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="50C9E1D0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="750DDD5A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41540ED5" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="3BB6F626" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Umgang mit Patientenverfügungen und Vorsorgevollmachten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5A266A38" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="693EFA81" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6BE8B9A2" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2FF1C5D3" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Palliativmedizinische Betreuung von Patientinnen und Patienten mit neurologischen Erkrankungen (z.B. ALS, MS, Hirntumore)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0EC5D59E" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="301D1250" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1416"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="682D4E82" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="7AB47EC3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56A0B7C2" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="66544CAB" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertigkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EB67181" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4B0E3282" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="736F7CCA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="38D07DF0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D29B9C1" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="7970015D" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Betreuung geriatrischer Patientinnen und Patienten während und nach fachspezifischen Behandlungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34C7E380" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="58F136CF" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="4B690968" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="02C13F3C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="171342AD" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="317C38C1" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Demenzen, Delir, akute Verwirrtheitszustände und Verhaltensstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58F1B2E6" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="059A126B" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="2C9EA27E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="50F27714" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="179AAB2F" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4AA3824A" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schlaganfall und Folgezustände</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23A5D9BB" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="7DCA3223" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="54F701FE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="39E91684" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CCC8128" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="00CF189B" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Parkinson und andere altersassoziierte Bewegungsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C83BD04" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="23EF99B9" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5D4A69E4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="4C5E22AB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23144850" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="3E118FCC" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gang- und Gleichgewichtsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C26F323" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="42C64BFE" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="7475455A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="0766BFBB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0ACD4A6A" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="5264DA54" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schwindelsyndrome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00AC7E48" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="0218AB0D" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5D6CDE61" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="44F72B1C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51F28C8D" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="0BD630A5" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>autonome Funktionsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6106D02B" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="3314EDE5" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="1FA3ECD1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="0380E78D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="349C2A7F" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="593D979A" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Epilepsien</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66171C42" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2AEDE542" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="0A3B9CDF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="049DCA05" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EC0C36C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="033FC625" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkrankungen des peripheren Nervensystems und der Muskulatur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7415FA98" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="40A13C94" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="23346DEE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="7F9D581A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BFDD009" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="345BDA8A" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">medikamentös induzierte neurologische Störungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4322A583" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="42DBA6DE" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="43898DCE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="16F98AA2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D6A070C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="5249EC42" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Umgang mit Erwachsenenschutzrecht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="579D2B0E" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="78F981E8" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="4ED00214" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="270B891C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F11E9E3" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="7E482B4F" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Umgang mit Patientenverfügungen und Vorsorgevollmachten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D4658F8" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="31B27A53" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="457E8FE5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="6680C477" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1CEC86E5" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="0097D18A" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:strike/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Palliativmedizinische Betreuung von Patientinnen und Patienten mit neurologischen Erkrankungen (z.B. ALS, MS, Hirntumore)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38FFB990" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="5B4E50DB" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:ind w:left="278"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23632214" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="74FDE58A" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56E10">
+      <w:r w:rsidRPr="002C079D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="1EA55F41" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="1D51C67A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D1F2399" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4B5BD6F1" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vor- und Nachsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="50427927" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="2E391B76" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4943FCB5" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="6537F183" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kenntnisse/Erfahrungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="196FFF5F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="15C47179" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="212EBF5C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="5FDF54C8" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Risikofaktoren, Risikogruppen und Prophylaxe sowie Information von Patientinnen und Patienten bei häufigen neurologischen Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5D17E089" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="779E2239" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78A495E8" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2C41E941" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Nachsorgeschemata fachspezifischer Behandlungen und Information der Patientinnen und Patienten und deren Angehörigen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="4763DA52" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="2DFAE239" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="780DE053" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="0893ED15" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurorehabilitierende Maßnahmen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="198056C9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="0B6FE242" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CBB5387" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="0CC562E7" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation psychosozialer und medizinischer Hilfsdienste </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B8E1058" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="5E47A324" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C16FCF" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="7D4A7983" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B56E10">
+      <w:r w:rsidRPr="002C079D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Entrustable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B56E10">
+      <w:r w:rsidRPr="002C079D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B56E10">
+      <w:r w:rsidRPr="002C079D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Activities</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B56E10">
+      <w:r w:rsidRPr="002C079D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72EB25AC" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="2D2483D6" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster454"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="2883F8D8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="47C6EAAA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="421130A5" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="6CE27C49" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="7255C8DE" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="74689F37" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69EE3435" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="35255632" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="26E60942" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Schlaganfall</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/TIA (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Paresen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="5E44F149" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6007D0E7" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="6CB10620" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...1 lines deleted...]
-              <w:t>intrazerebrale Blutung/Subarachnoidalblutung (</w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>intrazerebrale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Blutung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Subarachnoidalblutung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Cephalea</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="65692401" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="3441F0AA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61FDEC8F" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="15E95A82" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="7D108575" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">akute Bewusstseinsstörungen (Koma, Stupor, Delir) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="6B54F8E9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D973673" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="60BA6F84" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="1C006D6F" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Epilepsien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="1FD85F53" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DDCD5BB" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="35DDFA4E" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="6F84FD0A" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">akute Entzündungen/Infektionen des zentralen Nervensystems (Meningismus) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="50E2849D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5772F099" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="4ACDB696" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-              <w:t>Intoxikationen/metabolische Enzephalopathien</w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Intoxikationen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>metabolische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Enzephalopathien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BEC5235" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="1D0658FF" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster454"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5A74CFC9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="30B750BD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="141A928C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="1790FFF0" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="11D23E2E" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anamnese, Befunderhebung, Diagnostik und Therapie häufiger Erkrankungen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="5733FEDE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E54446F" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="03A11F22" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5030B967" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nachbehandlung von Schlaganfall/TIA/intrazerebraler Blutung/SAB und deren Folgen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="303C9A9E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49A814BF" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="00C5683D" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="200BD8FE" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Anfallsleiden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Epilepsie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="64788FAE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78459256" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="20046A8E" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="167BF8FA" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morbus Parkinson und andere altersassoziierte Bewegungsstörungen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="570D584D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0190438C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="002CF05A" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="22ED06F1" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>essentieller</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tremor </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="71482B49" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D0B3B41" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="3601773D" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="2107F23E" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">neuromuskuläre Erkrankungen (z.B. Multiple Sklerose, ALS) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="4C489BF5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A3010F8" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="78B17E56" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="1506273D" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entzündungen/Infektionen des zentralen Nervensystems </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="7C892CEE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48E50539" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="1893E371" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5627F2AE" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Demenzen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>kognitive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Störungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="154864A1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="281C063C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="358DA038" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="6F70AA84" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">spinale/radikuläre Syndrome (z.B. Schmerzsymptomatik, Paresen) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="34E7C560" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5595D09B" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="154937A1" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyneuropathie/Myopathie (z.B. Diabetes) </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="5230A57E" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="1DB675CE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="504A6C7C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="3A8BBBF5" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="36C387FA" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">funktionelle neurologische und psychogene Störungen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="47CDF81E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F49A173" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="7BD22478" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">medikamenteninduzierte neurologische Störungen (insbesondere bei geriatrischen Patientinnen und Patienten, wie Delir, akute Verwirrtheitssymptome) </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="07749475" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="7E94BA77" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06445B70" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="43B47FB9" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="4B851D4B" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gang- und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Gleichgewichtsstörungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="7C2CBFEB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E700BE5" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2AC25467" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="3AA023BE" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schwindelsyndrome (insbesondere bei geriatrischen Patientinnen und Patienten) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="29D3CF28" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC19C90" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="5BCB85AB" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">autonome Funktionsstörungen </w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>autonome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Funktionsstörungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C880B4A" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+    <w:p w14:paraId="3DBF09CC" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster454"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="18095052" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="2753EDC3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A25D27F" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="64E7AFE6" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B56E10">
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="176C4323" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Erlernen von Indikation, Interpretation bzw. Anwendung folgender diagnostischer und therapeutischer Verfahren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="5F0E2582" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="385B08C5" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="59D51832" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erhebung eines orientierenden neurologischen Status </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="6B7AD1C3" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="705F9147" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5859D3" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="3CC1C2EB" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="37A57EA6" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Beurteilung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Bewusstseinszustandes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="6A31397D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61CE0512" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="1D553DD1" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Beurteilung von Sprach- und Gedächtnisstörungen </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="6F1A227C" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="68423E90" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62F86A7D" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="7D7763F2" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini-Mental-Test </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="0A7D19BA" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="19860446" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58A9F086" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="5066F9B2" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="3E3A3B4C" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>fachspezifisches</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Labor </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="5B22A75E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C50AE43" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="455EA667" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">EEG, EMG/ENG, motorische/somatische evozierte Potenziale </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="6AAEC488" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="2F09F830" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B01AF4B" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="5B7B94D8" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="700C598C" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fachspezifische Interpretation der von Radiologinnen und Radiologen bzw. Nuklearmedizinerinnen und Nuklearmedizinern erhobenen Befunde bei bildgebenden Verfahren </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="3CC239EA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB69203" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="2C831B7C" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00B56E10" w:rsidRPr="00B56E10" w14:paraId="00E4FDFE" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>fachspezifische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Sonographie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C079D" w:rsidRPr="002C079D" w14:paraId="38D0CEE6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24D4559C" w14:textId="77777777" w:rsidR="00B56E10" w:rsidRPr="00B56E10" w:rsidRDefault="00B56E10" w:rsidP="00B56E10">
+          <w:p w14:paraId="0234A5FF" w14:textId="77777777" w:rsidR="002C079D" w:rsidRPr="002C079D" w:rsidRDefault="002C079D" w:rsidP="002C079D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B56E10">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C079D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Liquorpunktion</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C079D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25FDF729" w14:textId="77777777" w:rsidR="005703D8" w:rsidRPr="005703D8" w:rsidRDefault="005703D8" w:rsidP="00B56E10"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRPr="002C079D" w:rsidRDefault="005E3F52" w:rsidP="002C079D"/>
+    <w:sectPr w:rsidR="005E3F52" w:rsidRPr="002C079D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...194 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="012F0F82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEBE373E"/>
     <w:lvl w:ilvl="0" w:tplc="B3EE65AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -12410,106 +13091,96 @@
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005703D8"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
+    <w:rsid w:val="002C079D"/>
+    <w:rsid w:val="0034213F"/>
     <w:rsid w:val="005E3F52"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00B56E10"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E568D6"/>
     <w:rsid w:val="00E63698"/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12909,259 +13580,217 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster452">
     <w:name w:val="Tabellenraster452"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="0034213F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster453">
     <w:name w:val="Tabellenraster453"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="005703D8"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster454">
     <w:name w:val="Tabellenraster454"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00B56E10"/>
+    <w:rsid w:val="002C079D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13386,54 +14015,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1116</Words>
-  <Characters>7031</Characters>
+  <Words>1050</Words>
+  <Characters>7365</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>156</Lines>
+  <Paragraphs>106</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8131</CharactersWithSpaces>
+  <CharactersWithSpaces>8309</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>