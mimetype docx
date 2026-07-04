--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,9066 +1,9930 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="763A2303" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="1DCEF035" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F0712">
+      <w:r w:rsidRPr="00426505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.1.6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5E2D4A" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="26E1F2DA" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AFC4BD2" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="452E679E" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F0712">
+      <w:r w:rsidRPr="00426505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF58C42" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="2049EABF" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F0712">
+      <w:r w:rsidRPr="00426505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26129911" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="4EBF6CC4" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3286F9E4" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="20BC6AB4" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F0712">
+      <w:r w:rsidRPr="00426505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2D7C10" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="77564A83" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EFD62A8" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="44757C99" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F0712">
+      <w:r w:rsidRPr="00426505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Psychiatrie und Psychotherapeutische Medizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BE8FCA" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="6A39E0E8" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E9EFA2C" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="497610A1" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="306A29BA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="3A272135" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03F02FE5" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5168BCFD" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akut- und Notfallmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7C7910C8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="33770B26" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73CF8D9F" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="0A31CC4B" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="66C7EE0C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="31F26F6D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B85CAF5" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="78F38997" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7CA93776" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4B1275FC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F04226B" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="3CA96EF5" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Suizidalität</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="5B10A16D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="5C32D311" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02C1ACD9" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1E451B3E" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Substanznotfällen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="2FB14C75" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="12580305" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="280DACF7" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="24D82033" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Selbst- und Fremdgefährdung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="030047A5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="0F2CD097" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FCEFE58" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="55789D06" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akuten Psychosen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="0E74F353" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="65E9D9C1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CC937F8" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="454AE96D" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Bewusstseinsstörungen im Rahmen psychiatrischer Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="2E0884C6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="415A670C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37A7738C" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5753B52D" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akuten Angststörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="2EEC60E0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="054F8957" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17DA5B47" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4430202F" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">motorischen Auffälligkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="579F01EC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="5D351226" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D4D400D" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="57546F0C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
-[...13 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="125CFD77" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unterbringung nach den </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>UbG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>-Kriterien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="7E0B9A81" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A19945A" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="58062022" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="540409DD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="2FEF6C49" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14747D9F" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1E33451F" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koordinierung der Maßnahmen des organisierten Rettungs- und Krankentransportwesens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39FB399A" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="0F1A04F0" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="0633B3D9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="45D147B2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75DDAC5F" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="743C2B8C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertigkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="542ABA23" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="435F9B30" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="266F5985" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4C62C4B3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08874B3A" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="08B8478B" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="495D96CF" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="209D44BD" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="23452344" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="556762DF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18CA0063" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="0420F028" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Suizidalität</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="187D8ADE" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7EA9DBEF" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="1DADF6F7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="2996E556" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E66BF85" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7A48F95F" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Substanznotfällen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36CE26A9" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5C93B516" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7D502836" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="060EE1B5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35E825D7" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1CE8CDA4" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Selbst- und Fremdgefährdung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26008738" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="2A25C54D" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="5C84480A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="62269FF5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07239AA7" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="03F5A237" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akuten Psychosen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BF0B608" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="015CDA12" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7BAF9C64" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="424E5563" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59CCA0A4" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7ED3556A" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Bewusstseinsstörungen im Rahmen psychiatrischer Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A3B9AD5" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="0C80BFE4" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="0E2F671B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="33E76877" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B0F9F51" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="522E7C59" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akuten Angststörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="415FAAFC" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5C6543D0" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="35ECB56B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="29C5F242" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B933D51" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4F9F7845" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AA42357" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="33D5BD25" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54F8AA87" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="29EBA233" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="03BC18D4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="360E972C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62B2E305" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4FBA384C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Basismedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="461CBEDD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="33BE4EA7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6211209B" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="68CA4B79" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="530D3313" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="68B0F012" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57D2F4FB" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="26DC3383" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="45D6F97D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="24495408" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C6D3D57" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="66F6C751" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Depressionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7754D60A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4DA36F19" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="632E03CE" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="2C297613" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>bipolaren Störungen, Manie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="15327D7D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="575FBF25" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CA44688" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="11E9F4C4" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Angststörungen, Zwangsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="51EE6231" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="78C02F22" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D04F316" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="0F34D446" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Persönlichkeitsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="613D84A3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="61B78586" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4139CB6A" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7FDD23E8" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>belastungsinduzierten Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="41AD6532" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4B715A74" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="101646F9" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="588A4476" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>organisch-psychischen Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="65AF231D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="02CC0E96" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3410057C" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="56A7EA15" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Demenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="3E567717" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="77C1AEF5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AE2EACD" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="695833A2" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>substanzinduzierten Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="6BB8BE53" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="33DE7BB0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1623852D" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5C61ED6E" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>nicht-substanzinduzierten Suchtstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="73A77A40" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="0A890A07" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="296A7216" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="793BE9E6" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>dem schizophrenen Formenkreis und wahnhaften Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="43489BC0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="63B4D266" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B09D54B" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4652708E" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>somatoformen und dissoziativen Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="3BBCD7F9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="1850D50A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="538BF82E" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="2AF87297" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Abhängigkeitserkrankungen und deren Prävention </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="2AEBF681" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="3981137C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56B64E70" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="70098D5D" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Schlafstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="2DE22ED3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="3C52CDE6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="395C8835" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="27D548B3" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Beurteilungen und Behandlungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="6561CEF3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="72131D58" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="592B18C3" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4FB1C659" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Bewusstseinslage und Realitätsbezug </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="4DBEB942" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="25EB2CB3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="744D1F82" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="6259B114" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Befindlichkeit, Stimmungslage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="344C7C87" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="13F0CD74" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28D5FCB5" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4A1EA019" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gedankenablauf</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="69AA9C72" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="51CD5036" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75521989" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1806A3F9" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verhaltensauffälligkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="3987BC25" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="0DE8BE7A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5140AF09" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4C8B0FC4" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Störung der sozialen Interaktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="4F00C166" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="1366819E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2749A30C" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="34E013DB" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Umsetzung von Behandlungskonzepten für häufige unkomplizierte akute und chronische Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="38D26B7B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="05F02575" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B084F2D" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5E8741B2" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gesprächsführung mit Menschen mit psychischen Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="65D60C2D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="7EFC6B50" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B722A84" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="68D99A2C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopharmakotherapie und Therapiemonitoring </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="4DACF912" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="0CA011C3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F9E0EDC" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="34ADDA65" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikationsstellung für Psychotherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="34B808B9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="77CCA7A3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7FDBF7A2" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="73D61ABD" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wissen um ethnische und soziokulturelle Unterschiede des psychischen Erlebens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="38BF5023" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4592D5FB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13337940" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="01481679" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">zivil-, straf- und sozialversicherungsrechtliche Problematik bei psychiatrischen Krankheitsbildern </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="1A0C7DF9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="6C609DC5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E7217EC" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="2D27D69A" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>allgemeine Grundsätze der Psychohygiene, im Besonderen Strategien der Vorsorge und Behandlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="56F3695C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="57167936" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C4966A3" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="519187E0" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Entspannungsmethoden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="38AF82FA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4CC784AF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="531DC8DC" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1434E87B" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Bedachtnahme auf das biopsychosoziale Konzept</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="07D1FE89" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="56BC995C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40408F9B" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1D3A0ACA" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>ärztliche Psychohygiene</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="12BBA649" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="66E249CB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E1E7D5A" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1C543E2F" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>psychopathologische Grundlagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43E70806" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="1235DDD8" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:ind w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="49904932" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="08BDE4A5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="112BAF4A" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="378C6CEE" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53F06CF1" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="213BA88D" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="394F878F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="7F7098A9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F54CF5E" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="77F942FD" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33A41893" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="308BD4D4" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="5033B9F5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="1097A60C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B104FB8" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1D9D8ED2" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Depressionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BCF065B" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="407CD8D8" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7F303AFF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="6C27795D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B71D13B" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="24C9CA17" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>bipolaren Störungen, Manie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0874AD7D" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="6C5AA2E1" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="3720D7FA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="271CE490" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78543761" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4167C6B7" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Angststörungen, Zwangsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51DD700F" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="453F43E8" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="6D7E61CA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="5CEA0065" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="020A5436" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1A793484" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Persönlichkeitsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="614D4C8B" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="36E07B61" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="375EAAEC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="51014623" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="247A6571" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="181DF976" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>belastungsinduzierten Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="069258A0" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="50F7E461" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7C7F0600" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4AA1E7BF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45CFED6F" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="38EC91F2" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>organisch-psychischen Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54D4A306" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="66A7B399" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="5E675EFE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4260883F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="301632A0" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="40446B32" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Demenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EA0EB15" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1BD12AB8" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="03FE055E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="3CD9A500" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3EB4125C" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="0C57A398" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>substanzinduzierten Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D313654" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="192BB55E" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7296030B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="45883819" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43209A40" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="049BC047" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>nicht-substanzinduzierten Suchtstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54CA5E71" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="662C1E03" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="42DC2C8B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="1F5BC83E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7FFFAFB5" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="15DCFD36" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>dem schizophrenen Formenkreis und wahnhaften Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F04B68E" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="59EACA32" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="59BFADA1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="69BF2C25" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13A5AADD" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1F1DB177" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schlafstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55989602" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="512DEBE2" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="4E11A2F7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="0AD49FB2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2974F0B3" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="660D689F" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Fachspezifische Beurteilungen und Behandlungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0642DC7F" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="2B738C28" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="5D63BD18" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4945817E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15A5CBBA" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="19FF15E1" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Bewusstseinslage und Realitätsbezug </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14856AED" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="69F724A3" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="05466D01" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4421AAE5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="565A27FF" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="0A85976B" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Befindlichkeit, Stimmungslage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BBD3927" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="420E92C7" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7785DEEF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="486F5BD9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79D07F0D" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5AA5DB6C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gedankenablauf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EA6FEB2" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="27DF9BF9" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="793713FF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="509ADA66" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65C662B8" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="73237D1A" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verhaltensauffälligkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06C61C44" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="33835684" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="5F0556B5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="72E4A3F7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51071FC9" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5FB949BA" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Störung der sozialen Interaktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="195B4F7E" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="624E5A22" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="5B021C22" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4B6BA7D2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6ADC57F6" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="48731DDC" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Umsetzung von Behandlungskonzepten für unkomplizierte häufige akute und chronische Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22275C06" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="034D66C1" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="188894CA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="1BD8F050" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7AFE28E7" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7C11F57C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gesprächsführung mit Menschen mit psychischen Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03741CFC" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="580390DA" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="43839431" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="7AC576A8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AC0C76C" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="6C87DCDD" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Psychopharmakotherapie und Therapiemonitoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60AF635B" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="33310625" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29D8F87D" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="0465F43C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="3657367C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="6F91AE8C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03C1A157" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5657562C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Medizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="77A9CD9B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="78C65879" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AD20F82" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="42E22586" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="1CE0CB22" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="7D7ADB93" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4841BC47" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="6C3D0F24" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Diagnose und Behandlung fachspezifischer Schwerpunkte:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="2E8DBCE2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="46CA988A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76DD9AEF" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="6D468E36" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>psychiatrische Klassifikationssysteme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="5ECCCD34" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="00DE77AF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E93FFE6" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="654AC7C3" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>postpartale psychische Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="1BAFAC5C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="73D9188D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71E93BFF" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="71A22101" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexualstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="288A39EA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="280E64F4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D740FAD" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="6A8FC1E5" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Essstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7C1605BB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="005CACF5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59DC8638" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4B43BAA8" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Intelligenzminderungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7845BD90" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="567D11A9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73E6CCA5" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7E63D205" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation und Grenzen fachspezifischer diagnostischer Verfahren, wie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="082934BD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="135B13B1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2686459C" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="171B74C3" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">psychologische Testverfahren </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="2D1FCEF8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="672FC68D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FD8D994" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="280F1F48" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation und Risiken fachspezifischer therapeutischer Verfahren, wie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="024CE97A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="0623136F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3853CF85" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="2EE0EE4F" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">anerkannte psychotherapeutische Verfahren </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7BA0A915" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="35B4371B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BA59DB9" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="0AAD4EC9" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Krisenintervention </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="1A665FA5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="3391C445" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D838A88" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5DB2E897" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmakotherapie und Interaktionen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="38D982D7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="38988456" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6470076B" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7A23559E" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Elektrokonvulsionstherapie und andere spezifische Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="60E5B3F0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4A214A82" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B7D4C53" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4E19AD7C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Information und Kommunikation mit Patientinnen und Patienten und Angehörigen über fachspezifische Untersuchungen und Behandlungen bzw. Entlassungsmanagement, wie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="73E85856" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="41060F47" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6734E955" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7A343C9B" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Weiterbehandlungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7E9C4A93" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="2749C5F0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3391E21D" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="2084F222" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Angehörigenberatung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="27F57706" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="0440C2D3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CE5D3A6" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="543B5BE2" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Rehabilitationsmöglichkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="5A21EBFF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="713EED1B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EE3F45A" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="437EC456" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Selbsthilfegruppen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="385428A7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="2B536B3C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62678487" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="161B2B28" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Früherkennung und Intervention bei Gewalt: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="499BC1F6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="1BD0672E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FA860F1" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="3A459E23" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fähigkeit zur Früherkennung von Gewaltformen, speziell im sozialen Umfeld, inkl. spezifischer Gesprächsführung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="242731A9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="6617B27A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="776CCDFC" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="2513079C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>geeignete Interventionsmaßnahmen inkl. Dokumentation und Weiterverweisung an spezialisierte Hilfsangebote</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0EA8F6A4" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="3626E51D" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="141DF50B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="307E93EC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="030AA7AE" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="0D304781" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4ACF773B" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1033DBA9" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="615D2D1F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="52C93BAF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C4E72F9" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="02FDA10D" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Diagnose und Behandlung von Essstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="489D9B57" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="57181ACE" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="0E34096F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="11255372" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E98FA44" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="0D039A2B" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Diagnose und Behandlung von postpartalen psychischen Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DC5F425" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5E3E252F" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="51624A7C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="320E627B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D5AA091" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5FFEE7F2" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Pharmakotherapie und Interaktionen  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18CED230" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="51151D35" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="025040CB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="6B2BC713" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42D06916" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="6CE4D58F" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Information und Kommunikation mit Patientinnen und Patienten und Angehörigen über fachspezifische Untersuchungen und Behandlungen bzw. Entlassungsmanagement, wie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="505C5C5D" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="21E1B6BA" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="29EE0CF1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="56E12C72" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BD25987" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="09810503" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Weiterbehandlungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FC16936" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="35AA0727" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="04F24A23" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="0801BFD5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C73489A" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="177303FB" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Krisenintervention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DB5079F" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="326C839C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="0DCFF60F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="3283BB4F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E12DF5A" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4628FEC8" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Angehörigenberatung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="150F7A35" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="2DC32589" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E1F56C4" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="02B58491" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="1671536E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="3428C997" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13509BAF" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="08AB715E" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gerontopsychiatrie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="029659F9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="414F53D9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="149A680C" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1BCA774C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="56160B70" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="7896F68A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D064F1E" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1B5074A1" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Behandlung von Menschen in </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>höherem</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lebensalter:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="712A1E00" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="1E7DBCF6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26C1BADB" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="527CF2DC" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Demenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="2F2DBFD9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="640F8E3A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77CDD9E9" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="58C6F771" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Delir</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="074D4321" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="277383CE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0925B995" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="43D041A7" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Depression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="4FCA8E0F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="7043D0C2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A14ECBB" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="15942B0A" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Angsterkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="534E5758" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="1B23BED4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28B8C445" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="74AC902B" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Paranoia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="783030D1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="0B6FD6CA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F79A15C" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="455C9292" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>organisches Psychosyndrom</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="4F35C264" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="118C1A68" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6BCDBF6E" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5C8FBE80" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>psychosoziale Krisen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="359CD0B5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4393A294" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C6F51AA" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="46DDBC75" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
-[...13 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7462A87E" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>pharmako</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>- oder substanzinduzierte Syndrome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="16F87723" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BFF8373" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="11D0EBF3" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Organisation der interdisziplinären Betreuung von Menschen in höherem Lebensalter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07E6E230" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="54FF337C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="0CCEF24A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="7AE4B696" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F7FFB04" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5D66F79C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BCDAF68" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5235F429" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="1E553494" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="36BD2EE0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A31BBA0" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="333D95B3" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Behandlung von Menschen in höherem Lebensalter:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60F7D28C" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5CA4BB95" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="6267284D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="3B276CE8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45CEE4F0" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="12BC28DC" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Demenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D31967E" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="57783F76" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="45BEA4D4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="410BC174" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A820B95" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7289CE5B" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Delir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A032566" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="2BBE5D3D" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="218ED4E6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="5FD0EFAB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DC62CA3" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7B09663D" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Depression</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76AB37F6" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="32A42FF7" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="2A710073" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="69F63C17" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F8A5132" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="6D876443" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Angsterkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7859DC9A" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7E1E42D1" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="5549970B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4B24DEBE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C2B0309" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="266C3B6A" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Paranoia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29204025" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="21300B0E" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="31722F7C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="60EDE952" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03346567" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="608203E0" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>organisches Psychosyndrom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C22E32F" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="76DB94F1" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="6BF89A1C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="7E6010D8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0494755E" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="221CCDBA" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>psychosoziale Krisen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E674CC2" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="460D115E" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="49BF8A07" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="0EEFB3B2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B3D0E6C" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="46733C88" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
-[...8 lines deleted...]
-              <w:t>pharmako- oder substanzinduzierte Syndrome</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>pharmako</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>- oder substanzinduzierte Syndrome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="305F0E97" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4DE6163B" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="65243D07" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="6312D3EE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="541EF9D8" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1CCD7A79" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Organisation der interdisziplinären Betreuung von Menschen in höherem Lebensalter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4363C25D" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="11E04063" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A462E2E" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="6459339D" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="3F5BFBE2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="14CA4F33" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31665F1F" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4D1E0C4A" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Nachsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="5531105D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="156A0586" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46DADBDA" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="304D029D" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7964A84B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="24B723E9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="564D9547" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1F6299E8" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vermittlung von Nachsorgeschemata fachspezifischer Behandlungen an Patientinnen und Patienten und Angehörigen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="054C100B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="37B49B69" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25994DD8" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="20E97830" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Langzeittherapien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="51DFEF72" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="694BBC19" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52102ECA" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="26BADA0C" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>interdisziplinäre Kommunikation in der Nachsorge psychiatrischer Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="55C9D15C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="44E6D6EB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16F1D01E" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="197BFEB3" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>soziale Reintegrationsmaßnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="3261C462" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="4D80D9F6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A7194AF" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="66CFD08F" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>psychiatrische Rehabilitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BB7B007" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="63368E4D" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E8E0E0" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="3EFE1B4E" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F0712">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00426505">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Entrustable Professional Activities (EPAs)</w:t>
+        <w:t>Entrustable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00426505">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00426505">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00426505">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0107AD3F" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="356A586D" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster455"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="48FE4D4B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="64FDA74C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8E0263" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4BCF2650" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="0549D9F7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="37DFCDBF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE7FFB6" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7207FF73" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suizidalität </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="6DE97CAB" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>Suizidalität</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="2D3EABF8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D3B7AF8" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1FE4F2AD" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Substanznotfälle</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="62FF5212" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="447B27F3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3160A0A3" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="585809C1" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Selbst- und Fremdgefährdung </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="2BDFFB7B" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>Selbst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fremdgefährdung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="16045E24" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77FC79F7" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="43B87243" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>häuslicher Gewalt, sexuellen Übergriffen</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="2E2563AE" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>häuslicher</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Gewalt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>sexuellen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Übergriffen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="47D5FFB4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABF762C" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="409C50D6" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">akuten Psychosen </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="715F9D91" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>akuten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Psychosen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="05DFD5DA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6DE10D" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="77BF6DAF" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Bewusstseinsstörungen im Rahmen psychiatrischer Erkrankungen </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="584D0F8F" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="7FEDEBA2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2CA89A" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="771BC8A9" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>akuten Angststörungen</w:t>
+              <w:t>akuten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Angststörungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F5AC548" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="6575A9F3" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster455"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="0D30402C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="6B8EA60D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="784F16F2" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="6E05B21B" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Befunderhebung, Diagnostik, Therapie und Nachbehandlung häufiger Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="08C6BB25" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="3FEE5156" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1A8E03" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="5A851E75" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depressionen </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="490ACBCC" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>Depressionen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="55FDF4D9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B063ACE" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="34B31A1F" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">bipolare Störungen, Manie </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="35229C11" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>bipolare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Störungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Manie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="435DBAD2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E393E94" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="0AA6FDA8" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angststörungen, Zwangsstörungen </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="613BFF78" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>Angststörungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Zwangsstörungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="6C51AB5F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BCA0C06" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7DD4EB3E" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Persönlichkeitsstörungen </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="70A5A574" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>Persönlichkeitsstörungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="6A171B73" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55C48EC3" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="1428537A" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">belastungsinduzierte Störungen </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="4F6CAA44" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>belastungsinduzierte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Störungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="71EEF1C2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC95272" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="13850A75" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">organisch-psychische Störungen, Demenzen </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="4C7343C7" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>organisch-psychische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Störungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Demenzen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="6225593B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16CCDE27" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="76BD95B6" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">substanzinduzierte Störungen </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="699871F6" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>substanzinduzierte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Störungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="36F552AF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFBF950" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="4DDD1ED9" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">schizophrener Formenkreis und wahnhafte Störungen </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="2687B093" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="35DDCD7A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1858ECF8" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7C71D3F8" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schlafstörungen </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="5F0BE6F0" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>Schlafstörungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="102FE520" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E8DC002" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="192088E1" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Essstörungen</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66A779B3" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+    <w:p w14:paraId="1875B7BF" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster455"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="638A9572" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="42B33423" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41F4B32D" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="7716D9EC" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erlernen von Indikation bzw. Interpretation folgender diagnostischer und therapeutischer Verfahren</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="0A4033C7" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>Erlernen von Indikation, Interpretation bzw. Anwendung folgender diagnostischer und therapeutischer Verfahren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="169C396F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="569416EC" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="6FE3F0DD" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">psychiatrische Anamnese </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="4ADF36EA" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>psychiatrische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Anamnese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="717EFA7B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0F1D2D" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="02542794" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmakotherapie und Interaktionen </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="7919FFDA" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>Pharmakotherapie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Interaktionen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="7FB0FE77" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="704A9A9A" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="2F5C36D9" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Krisenintervention und Deeskalationstechniken </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="470F8FD7" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>Krisenintervention</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Deeskalationstechniken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="7943D971" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75793C69" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="441F210D" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">psychologische Testverfahren </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="239B8CB1" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>psychologische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Testverfahren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="1C9CCFE9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0E0326" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="3AF9CF91" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">anerkannte psychotherapeutische Verfahren </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="0D9EDF77" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>anerkannte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>psychotherapeutische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Verfahren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="3A83FB45" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21712B82" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="46E0D624" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">fachspezifische Interpretation der von Radiologinnen und Radiologen und Nuklearmedizinerinnen und Nuklearmedizinern erhobenen Bilder und Befunde </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="000F0712" w:rsidRPr="000F0712" w14:paraId="59DDFB4A" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">fachspezifische Interpretation der von Radiologinnen und Radiologen und Nuklearmedizinerinnen und Nuklearmedizinern erhobenen Befunde </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00426505" w:rsidRPr="00426505" w14:paraId="097786CB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22EF856A" w14:textId="77777777" w:rsidR="000F0712" w:rsidRPr="000F0712" w:rsidRDefault="000F0712" w:rsidP="000F0712">
+          <w:p w14:paraId="744B57E3" w14:textId="77777777" w:rsidR="00426505" w:rsidRPr="00426505" w:rsidRDefault="00426505" w:rsidP="00426505">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F0712">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00426505">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elektrokonvulsionstherapie </w:t>
+              <w:t>Elektrokonvulsionstherapie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00426505">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25FDF729" w14:textId="77777777" w:rsidR="005703D8" w:rsidRPr="005703D8" w:rsidRDefault="005703D8" w:rsidP="000F0712"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRPr="00426505" w:rsidRDefault="005E3F52" w:rsidP="00426505"/>
+    <w:sectPr w:rsidR="005E3F52" w:rsidRPr="00426505">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...194 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="066D3E28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A386952"/>
     <w:lvl w:ilvl="0" w:tplc="CFC8ACDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -11863,111 +12727,101 @@
   <w:num w:numId="23">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005703D8"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
+    <w:rsid w:val="002C079D"/>
+    <w:rsid w:val="0034213F"/>
+    <w:rsid w:val="00426505"/>
     <w:rsid w:val="005E3F52"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00B56E10"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E568D6"/>
     <w:rsid w:val="00E63698"/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12367,288 +13221,246 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster452">
     <w:name w:val="Tabellenraster452"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="0034213F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster453">
     <w:name w:val="Tabellenraster453"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="005703D8"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster454">
     <w:name w:val="Tabellenraster454"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00B56E10"/>
+    <w:rsid w:val="002C079D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster455">
     <w:name w:val="Tabellenraster455"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="000F0712"/>
+    <w:rsid w:val="00426505"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12873,54 +13685,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>955</Words>
-  <Characters>6019</Characters>
+  <Words>880</Words>
+  <Characters>6169</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6961</CharactersWithSpaces>
+  <CharactersWithSpaces>6960</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>