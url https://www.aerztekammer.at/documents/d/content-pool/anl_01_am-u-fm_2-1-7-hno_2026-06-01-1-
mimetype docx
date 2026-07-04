--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,5962 +1,6725 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5DB2E492" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="6139936C" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744830">
+      <w:bookmarkStart w:id="0" w:name="_Hlk229404565"/>
+      <w:r w:rsidRPr="0029137B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.1.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F79878" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="78D98F17" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FA10EDB" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="4D536508" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744830">
+      <w:r w:rsidRPr="0029137B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C3CA8A" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="1357D188" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744830">
+      <w:r w:rsidRPr="0029137B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323DE7F3" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="2B0DF7EB" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BF82AA0" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="51ECBDF9" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744830">
+      <w:r w:rsidRPr="0029137B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A87EB54" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="0240DDDD" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B5BDFFD" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="0D8C2A0D" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744830">
+      <w:r w:rsidRPr="0029137B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Hals-, Nasen- und Ohrenheilkunde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EACCB04" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="5535E221" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75F55E0C" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="0F30FFAE" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="0713D8DB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="16F7389C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6125ED77" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="65CD7B11" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akut- und Notfallmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="1C1C9485" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="26FA7B15" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F730F3F" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="25436EB2" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="64F6560C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="1870AF3D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F7A6160" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="725094FD" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="6AD25499" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="25A19EBF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="594FF0B6" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="35FF7E6B" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Verlegung der Atemwege/akuter Atemnot </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="1FD5DA76" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="5E855E50" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="220473A9" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="4453D0FD" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Blutungen aus Hals/Nase/Ohr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="00475199" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="74606134" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A2A9FF4" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="3D800C30" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Komplikation einer Entzündung im HNO-Bereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="10A370C1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="6E768D8C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B121B05" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="307E0AF1" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="6F9A5423" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="765875A9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6929471F" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="5521376F" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koordinierung der Maßnahmen des organisierten Rettungs- und Krankentransportwesens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E9AC7CA" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="3AA6DA84" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="098BFF60" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="18BB7E64" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62EF5AA3" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="2E19D930" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertigkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1374F948" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="30ADDB1C" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="1FAACB3D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="5E8AED46" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AD0AC89" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="6BEC8529" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1277F97C" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="6BBD76FE" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="3192F453" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="39429AA1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="764397AF" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="12BD9224" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Verlegung der Atemwege/akuter Atemnot </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A1EFB14" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="0D9C1E49" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="37EFC6AC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="7DA3B297" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DB3E79F" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="4B32F099" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Blutungen aus Hals/Nase/Ohr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29C9A5F1" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="7C44FCD0" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="49B1EA4F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="517B0817" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04A59033" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="0C0754F4" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E99B497" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="1052BF21" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4976B04A" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="77F22F8C" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="208C3482" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="09C8CCEA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6955EDAF" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="2116FBDB" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Basismedizin und fachspezifische Medizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="1B785A4B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="345CE0A4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DC72237" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="7769E401" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="16BE1317" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="53D9176C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="732CBF91" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="6A22CB2B" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="356F6F26" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="0996709C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14EF251C" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="4A646C2A" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">angeborenen und erworbenen HNO-Erkrankungen bei Kindern </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="3D036575" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="7C2CDDDE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F07E5B1" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="6B6AD2FB" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Infektionen im HNO-Bereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="3B49EFE2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="58D8C890" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46580F26" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="6048830F" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Hörstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="5DD8D0F6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="1C719D8E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E848B18" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="0F932EA8" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schwindel/Gleichgewichtsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="528BDAB6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="59FA94AA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61D564E0" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="4DB5FEBE" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Tinnitus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="25B417EF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="3CED9184" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A526330" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="7D262F32" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schluckstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="694F4C05" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="385FC955" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0906EA18" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="00F454A4" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Veränderungen von Mund-, Rachenschleimhaut und Zunge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="6527DD4D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="2F12D8D9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22244997" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="4DBB8CBC" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schnarchen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="5190DDD1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="399DA6EA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4561BCB2" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="0115BA6D" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Nasenatmungsbehinderung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="6ABA86A6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="0FB2BBFC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D9A7D02" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="70192524" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Globusgefühl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="0DC119BC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="469EC3C8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10CC6EBE" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="56E26738" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>benignen und malignen Tumoren im HNO-Bereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="1042BE2B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="7C04ECF5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4405094E" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="53C9B3D6" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kopf- und Gesichtsschmerz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="18608B07" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="7458FF22" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B864060" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="64037980" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Untersuchungen und Behandlungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="1BC1546B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="703F9EB5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AC2519A" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="1540C12D" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">HNO-Status </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="6C4110FB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="64EA2883" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62D04DAF" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="53B86AE8" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Rhinoskopia anterior </w:t>
+              <w:t>Rhinoskopia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anterior </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="76EEC981" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="3C4DFBF8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1735684B" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="06210874" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Otoskopie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="6247D2C9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="18233A56" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41B545E9" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="16C82AEB" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>klinische Hörprüfung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="3A74D32C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="7DF86C92" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="786E4C5F" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="1A81BB3A" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>basale Schwindeldiagnostik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="62C31384" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="04CEA948" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2ED5FFCC" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="3E6A0856" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Laryngoskopie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="1018EC00" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="5F06D53D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70D0AA0F" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="0740E110" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Palpation des Halses</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="70D05955" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="49C3A481" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27227ADE" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="242F685E" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Entfernung von Fremdkörpern und Cerumen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="0FCE57E2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="76953FF1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0400050C" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="718AD834" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vorgehen bei Epistaxis (Blutstillung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="0C04E4A0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="12EC7342" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A0E2741" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="56C306E5" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Vorgehen bei Verletzungen im HNO-Bereich </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="0F1C5BF8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="085E21E4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32C372EA" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="140E6C51" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Hörhilfen/Implantate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="14BFABDE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="2001A961" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E00EE38" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="1E46DFBA" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...9 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Trachealkanülen/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Tracheostoma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="31E8CEEA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="74C4F015" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18312F1B" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="7ACBBAA9" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Indikation und Grenzen fachspezifischer diagnostischer Verfahren wie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="57F7F01C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="7A9A8FA3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B56B203" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="423B5E39" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Audiometrie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="275D7FB1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="169CD183" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DC345E6" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="168565BD" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t>Vestibulometrie, Kopfimpulstest</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Vestibulometrie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>, Kopfimpulstest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="7FB21A6C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="3D03C7DE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48F87BCC" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="191E5DDE" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Geruchs- und Geschmacksprüfung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="6CF13781" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="7EFD0928" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EAC8EDA" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="55176EA8" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stroboskopie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="69577A56" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="7BA4912E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CEB48DE" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="4C553379" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">fachspezifische bildgebende Verfahren </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="19014A3B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="25934634" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BFD21A9" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="736284F3" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Früherkennung und Intervention bei Gewalt:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="7223A14B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="76F465BE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61897A3F" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="1DF91056" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fähigkeit zur Früherkennung von Gewaltformen, speziell im sozialen Umfeld inkl. spezifischer Gesprächsführung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="160D2852" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="4D43AAD7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BEFB55A" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="18F01433" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>geeignete Interventionsmaßnahmen inkl. Dokumentation und Weiterverweisung an spezialisierte Hilfsangebote</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11D0977A" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="37FDCA6E" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="3FD91733" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="2151A594" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A4FD3F4" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="1E4BAD03" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3382E6B2" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="583917C4" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="167DB16C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="45400743" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="065BE5E2" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="5449DD68" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E8EC73A" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="30BFB2ED" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="0A9EDE8F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="63C21176" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F0C3C4C" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="44637506" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">angeborenen und erworbenen HNO-Erkrankungen bei Kindern </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43721510" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="368D3F4C" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="4C16512F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="017C0D4C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BCCBBF7" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="2724C751" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Infektionen im HNO-Bereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4853A60E" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="48FF3409" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="205CA43B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="7BAE9015" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F3559B6" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="0F16CFCA" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Hörstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CBF423C" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="792E2E2E" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="1A77D0E9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="59544BA7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D153A43" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="72DA777A" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schwindel/Gleichgewichtsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5268D31D" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="42267B48" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="31C81391" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="0EA05EB6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0196382A" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="11E71EFC" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Tinnitus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7AF55B9A" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="6A9C70CD" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="017E8E39" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="1D07C403" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63A360FD" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="395E37B8" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schluckstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DCCB669" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="6E8C723F" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="04B9C4F2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="28E9667D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F22DD65" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="4DF77AEF" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Veränderungen von Mund-, Rachenschleimhaut und Zunge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="279470D8" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="2A34067B" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="43B59D70" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="3DFC30D3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65C52D69" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="1D0DA008" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schnarchen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="586C0982" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="2EC1057C" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="65839F0E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="5331DA47" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2965AA08" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="0EE9F322" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Nasenatmungsbehinderung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C38AE4D" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="40212915" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="0F37AADC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="1F01D65F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0579C92F" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="3A8FB2DB" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Globusgefühl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C27D589" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="35CD45F7" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="5362985F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="44A5C2F5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65A27557" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="2489B27C" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>benignen und malignen Tumoren im HNO-Bereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="247C6605" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="51910CD2" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="78BDD884" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="4385829D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="087C4417" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="263515B6" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kopf- und Gesichtsschmerz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="224CD616" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="5D8E9F63" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="5E6FA803" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="69298468" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26282795" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="73F09F38" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Untersuchungen und Behandlungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D833AB2" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="71190D8B" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="2314AC07" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="5E8968FE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C8D63E9" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="78C96DCF" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">HNO-Status </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="573EE644" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="62868AD8" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="34D3431C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="26F41EE3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B183C8A" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="588DC106" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Rhinoskopia anterior </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Rhinoskopia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anterior </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BD77C96" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="5132DA78" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="5D5D562E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="1B8B2863" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27C260FD" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="7E51B683" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Otoskopie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="670F9F40" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="1FD3CDCE" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="5948C44F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="135482D7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60C00D2F" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="44991B8E" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Laryngoskopie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42C6A22F" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="40C2FC44" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="2A1454C5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="019B5EFE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="579FDF5E" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="2C2C262F" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Palpation des Halses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B48FCBB" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="34C195C4" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="4473D838" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="514C4EA9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6904E44D" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="4097E122" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">klinische Hörprüfung </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BB75CE6" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="1DA4AB4C" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="79A4690D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="4CD43C9D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B3AAF24" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="7772913E" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>basale Schwindeldiagnostik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="055DC6E8" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="013AEE4A" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="2DEC510E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="613E7F78" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="335F0F76" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="05262191" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vorgehen bei Epistaxis (Blutstillung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60E0DF88" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="22E25E0B" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="4A2B4DBA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="4CB740F7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DEE4819" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="35AD16A1" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Vorgehen bei Verletzungen im HNO-Bereich </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1950C1E6" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="4C49F7E1" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="528BB33E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="185CCB11" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A51A2BF" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="2D440F7C" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Entfernung von Fremdkörpern und Cerumen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28DD72D9" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="2712D407" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54682524" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="3AE6F955" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="6E30ECF7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="4B456AC2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A65CB31" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="49F80786" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Nachsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="1ECC4D13" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="2123AAD7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65FFBB96" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="411D6E77" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="3717F166" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="594B4B96" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1EB594BE" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="705DCB40" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Nachsorgeschemata fachspezifischer Behandlungen wie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="5EFBD80F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="5F7ED78C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C94AE9F" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="389FA4B7" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Operationen im HNO-Bereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="5C2D3FA0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="049D334E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E9CB088" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="201FF240" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>onkologischen Erkrankungen im HNO-Bereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="380D6678" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="4EBC68FD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EEEBE75" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="1DC5F7B4" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Rehabilitationsmöglichkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="0B2C1AB4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="0B33348B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7520ECDF" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="2D149F62" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontakt zu Selbsthilfegruppen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36093040" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="467365FA" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="198CDE52" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="541C0B79" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744830">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0029137B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Entrustable Professional Activities (EPAs)</w:t>
+        <w:t>Entrustable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0029137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0029137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0029137B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C39A5D0" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="52F11120" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster456"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="05B5018D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="565D5676" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A9AF4FA" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="052ACF3F" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="57EF8FC2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="62B3D734" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0932D3" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="55CADE02" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Verlegung der Atemwege/akute Atemnot </w:t>
             </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="4D30BF23" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="3344F432" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6AEDC7" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="2853D5FC" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Blutungen aus Hals/Nase/Ohr </w:t>
             </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="3B065751" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="2C441E7A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6221855E" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="7758FF39" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Komplikation einer Entzündung im HNO-Bereich </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D50950A" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="4C51F008" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster456"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="236E850B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="01490947" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17729FF0" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="7E724835" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Anamnese, Befunderhebung, Diagnostik und Therapie häufiger Erkrankungen</w:t>
+              <w:t xml:space="preserve">Anamnese, Befunderhebung, Diagnostik und Therapie häufiger Erkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="3826373D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="0BE9723B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61F2BC14" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="69F58B2F" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Infektionen im HNO-Bereich </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Infektionen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>im</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> HNO-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Bereich</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="09E1B79E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="64AE8EEE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D21EF2F" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="15CFEC72" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Fremdkörpern und Cerumen </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fremdkörpern</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und Cerumen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="4D520E0A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="0DEEA53E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="334DDE33" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="17AE1F2C" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Epistaxis (Blutstillung) </w:t>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Epistaxis (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Blutstillung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="4A573D43" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="70F74448" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF1625C" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="1745EF3A" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Verletzungen im HNO-Bereich </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Verletzungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>im</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> HNO-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Bereich</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="208B1D7B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="7427D735" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD60504" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="5903718B" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Kopf- und Gesichtsschmerz </w:t>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kopf- und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Gesichtsschmerz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="7D134765" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="0FD100E1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13F6C5E9" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="3777F3CE" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Hörverlust </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Hörverlust</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="07ED73F1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="1529A2F6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67A6E008" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="601B5F73" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Schwindel/Gleichgewichtsstörung </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Schwindel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Gleichgewichtsstörung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="1070A758" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="0F011BD8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B85A0A5" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="795D6538" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Tinnitus </w:t>
             </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="7B9BB30D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="6928727B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD0A6CC" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="3895E2BE" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Schnarchen/Behinderung der Nasenatmung </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Schnarchen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Behinderung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> der </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Nasenatmung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="3560E5E0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="17753532" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F30FCD9" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="4FBCC242" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Globusgefühl/Schluckstörung </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Globusgefühl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Schluckstörung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="2CE750EB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="716132CC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="615FA26E" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="06868321" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Tumore </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Tumore</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="411823FC" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+    <w:p w14:paraId="38E6A396" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster456"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="07C2CC3B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="44F3D7A3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56294181" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="031E857E" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erlernen von Indikation bzw. Interpretation folgender diagnostischer und therapeutischer Verfahren</w:t>
+              <w:t>Erlernen von Indikation, Interpretation bzw. Anwendung folgender diagnostischer und therapeutischer Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="41634670" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="146F0373" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5721A928" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="59A47024" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">HNO-Status </w:t>
             </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="3537EC3C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="2703F86E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1892078A" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="01E41B9D" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Rhinoskopie </w:t>
+              <w:t>Anteriore</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Rhinoskopie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="55706DE7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="640C83A9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6E8EFE" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="5E5E55C0" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Laryngoskopie </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Laryngoskopie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Spiegeluntersuchung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="738B0936" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="2B84F3F4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="553529A2" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="4F23CD39" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Palpation des Halses </w:t>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palpation des </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Halses</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="242C22C9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="6C68891A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37ED42E5" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="268F8EDD" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entfernung von Fremdkörpern und Cerumen </w:t>
+              <w:t xml:space="preserve">Entfernung von sichtbaren Fremdkörpern und Cerumen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="308C1F70" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="724C0D66" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3F3975" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="01609BF7" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Blutstillung bei Epistaxis </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Blutstillung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>bei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Epistaxis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="096B852A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="390D4E88" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9ECEAD" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="6AAAE482" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
+            <w:r w:rsidRPr="0029137B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Vorgehen bei Verletzungen im HNO-Bereich</w:t>
+              <w:t xml:space="preserve">Vorgehen bei Verletzungen im HNO-Bereich </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="42F2A165" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="32B1298E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE04637" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="4E8A822F" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t>klinische Hörprüfung</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>klinische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Hörprüfung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00744830" w:rsidRPr="00744830" w14:paraId="69F4C064" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="345D5113" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="13"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71266B71" w14:textId="77777777" w:rsidR="00744830" w:rsidRPr="00744830" w:rsidRDefault="00744830" w:rsidP="00744830">
+          <w:p w14:paraId="5193F651" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744830">
-[...8 lines deleted...]
-              <w:t>basale Schwindeldiagnostik</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>basale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Schwindeldiagnostik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="0029137B" w:rsidRPr="0029137B" w14:paraId="35D62823" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:trPr>
+          <w:trHeight w:val="13"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFC22F6" w14:textId="77777777" w:rsidR="0029137B" w:rsidRPr="0029137B" w:rsidRDefault="0029137B" w:rsidP="0029137B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fachspezifische Interpretation der von Radiologinnen und Radiologen und Nuklearmedizinerinnen und Nuklearmedizinern erhobenen Befunde </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029137B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="25FDF729" w14:textId="77777777" w:rsidR="005703D8" w:rsidRPr="005703D8" w:rsidRDefault="005703D8" w:rsidP="00744830"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRPr="0029137B" w:rsidRDefault="005E3F52" w:rsidP="0029137B"/>
+    <w:sectPr w:rsidR="005E3F52" w:rsidRPr="0029137B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...194 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="066D3E28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A386952"/>
     <w:lvl w:ilvl="0" w:tplc="CFC8ACDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -9909,112 +10672,102 @@
   <w:num w:numId="35">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005703D8"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
+    <w:rsid w:val="0029137B"/>
+    <w:rsid w:val="002C079D"/>
+    <w:rsid w:val="0034213F"/>
+    <w:rsid w:val="00426505"/>
     <w:rsid w:val="005E3F52"/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00B56E10"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E568D6"/>
     <w:rsid w:val="00E63698"/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10414,317 +11167,275 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster452">
     <w:name w:val="Tabellenraster452"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="0034213F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster453">
     <w:name w:val="Tabellenraster453"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="005703D8"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster454">
     <w:name w:val="Tabellenraster454"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00B56E10"/>
+    <w:rsid w:val="002C079D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster455">
     <w:name w:val="Tabellenraster455"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="000F0712"/>
+    <w:rsid w:val="00426505"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster456">
     <w:name w:val="Tabellenraster456"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="0029137B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10949,54 +11660,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>559</Words>
-  <Characters>3527</Characters>
+  <Words>543</Words>
+  <Characters>3809</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4078</CharactersWithSpaces>
+  <CharactersWithSpaces>4297</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>