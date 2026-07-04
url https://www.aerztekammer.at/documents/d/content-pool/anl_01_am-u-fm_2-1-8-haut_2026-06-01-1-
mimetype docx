--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,6044 +1,6679 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4E1F17D0" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="7B4B0AC1" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115D2E">
+      <w:r w:rsidRPr="00E94F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.1.8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E15936" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="08E880D5" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75282D81" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="5AA32273" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115D2E">
+      <w:r w:rsidRPr="00E94F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2166933E" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="3F6D8306" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115D2E">
+      <w:r w:rsidRPr="00E94F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772B8238" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="67485093" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B2F903C" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="5C47F79C" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115D2E">
+      <w:r w:rsidRPr="00E94F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABD2B3B" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="4FF2FE34" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="563063AE" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="380EE543" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00115D2E">
+      <w:r w:rsidRPr="00E94F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Haut- und Geschlechtskrankheiten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196CDD9C" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="2E7E030C" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="007E6385" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="3347B6AE" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="5E8BE66A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="3DF5C46E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BBCA17D" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="61380A73" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akut- und Notfallmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="5BD96345" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="223C193C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38136A14" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="187D83F5" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="5FE01A27" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="12FFA4CB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DC23E62" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="76A0D45B" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="5BCB3FF6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="61FA70D4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3358413B" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="7461AB6D" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">thromboembolischen Erkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="7EEFAEB7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="7D1A6E5D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F619DCE" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="5FC75526" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Arzneimittelreaktionen der Haut</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="678CB071" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="42382EFC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C0E9C3D" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="7A08E4A3" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbrennungen, Verätzungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="5E6F9978" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="4A7A07A7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B59C88D" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="006F5770" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akuten allergischen Reaktionen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="3C99726F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="62312AF2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A5F7F09" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="468472B4" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="3DAB0F66" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="039A41E1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65C7D108" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="134971AA" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koordinierung der Maßnahmen des organisierten Rettungs- und Krankentransportwesens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="667AA0AE" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="4FDE1447" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="3E592E46" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="4841CD52" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0973313E" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="15BCC2D5" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertigkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2334DEEF" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="058B3375" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="5F3AD200" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="5FCE5E7C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E50F6C9" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="1F6E9703" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0318888A" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="70A407DB" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="103E9AA8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="2ECE6BDB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E9728DC" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="0B0B93B1" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">thromboembolischen Erkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38076F1E" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="562D9C34" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="1661D010" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="675150A7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CBFE0D1" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="400C78CA" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Arzneimittelreaktionen der Haut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78209E32" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="3982BB1E" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="64313A7C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="600F926B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4177BEDE" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="358FFFF1" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbrennungen, Verätzungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29E2284F" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="705AA241" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="26CD4B92" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="532955F9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F9D9471" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="507107FC" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akuten allergischen Reaktionen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B549461" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="1B4C24B8" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="26EC0585" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="4ED7E384" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CD8DD1B" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="73D414F5" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16A73013" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="2A35039A" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="479C9722" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="4B401E1D" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="18462A3C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="4972417F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D5EC8B2" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="75D00C3C" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Basismedizin </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="5ED5B964" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="371DF4A1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56CF03E8" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="3F478DF6" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="5D2638FB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="6172AF09" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48361090" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="133E8B4C" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="1DDC9A0B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="4B9C5FBD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E64D8C4" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="07B1D09A" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kontaktdermatitis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="4694B114" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="463BD689" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="330E4C5F" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="4911AD8D" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Urtikaria und Exantheme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="08B9FF66" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="656183D4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="515A1A91" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="00A21739" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>häufigen Hauterkrankungen (z.B. Neurodermitis, Psoriasis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="0B0DD2E8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="6E3AAE66" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6287B3E9" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="690B369A" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>häufigen Infektionen der Haut (z.B. Erysipel, Herpes Zoster, Mykosen, Skabies)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="15A2D069" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="5609CC2D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C60B8EB" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="5C4173F1" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen durch physikalische Einflüsse (z.B. UV-Schäden, Verbrennungen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="11299C77" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="5842F945" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22221919" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="50EABC34" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>chronischen Wunden inkl. Wundmanagement und Dekubitus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="15F2F6A6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="6BFDC63B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0464468B" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="1C61B8DD" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>diabetischem Fuß</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="33713B65" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="0E55FC96" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24ED01F8" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="01AABE5F" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>chronisch venöser Insuffizienz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="1BEDE04E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="6EE5F6E6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A00634A" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="13C7B135" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>pigmentierten und nichtpigmentierten Hauttumoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="427F1EF4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="6655F23A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FC2E2AF" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="073DBBB0" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kompressionsbehandlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="4136A234" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="02D15BB9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21D34624" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="0A3A8A1E" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Entfernung von kleinen Hauttumoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="686BAA05" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="220F358A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67F97789" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="34B86BE0" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Durchführung von Hyposensibilisierungsbehandlung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="4491B9C9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="6F31BB87" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05666733" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="3C85AC5A" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Probenentnahme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25913EF2" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="61F42B25" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="0A226F22" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="5CBA734E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5028851B" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="6F280314" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D8749AE" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="6D0B11E5" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="0E0A65F3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="47F7A79B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="660E1370" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="77E64D93" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="450C9058" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="593B033A" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="0272757F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="0E343C91" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FF5D6EC" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="02E5AF7E" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kontaktdermatitis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5542E5B0" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="408A2182" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="737AAD8F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="7936302B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C123378" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="050443F9" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Urtikaria und Exantheme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="614D747C" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="0FB04AE7" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="2591B9F6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="16D38BBA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44613219" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="2EE2E0ED" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>häufigen Hauterkrankungen (z.B. Neurodermitis, Psoriasis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FCBB954" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="50DBAEF3" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="742FB623" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="157DADD7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6297E22A" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="4CA4242E" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>häufigen Infektionen der Haut (z.B. Erysipel, Herpes Zoster, Mykosen, Skabies)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77CC5041" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="500CC8BC" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="3F40D25F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="0F54B97A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="656B458A" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="1182C6E8" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen durch physikalische Einflüsse (z.B. UV-Schäden, Verbrennungen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F579D77" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="611575CA" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="36B6DB20" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="5271790B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34D34ED2" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="405C30CC" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>chronischen Wunden inkl. Wundmanagement und Dekubitus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29838CA2" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="2BC8D3C8" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="29811838" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="1D32F1DE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20011DEA" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="663D8F95" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>diabetischem Fuß</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65E551D4" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="62BA393E" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="20A64056" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="5C1D94B8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="588AECE4" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="46758C2B" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>chronisch venöser Insuffizienz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64AECAC8" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="268F2224" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="1435FA1F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="173844EA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24FEE961" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="75DF4848" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>pigmentierten und nichtpigmentierten Hauttumoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="624BE250" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="11E4F283" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="577EF10D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="03CF2EC0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75C92FAE" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="64B876C2" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kompressionsbehandlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42371DCC" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="13B0E1B2" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="57CE91CD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="73B68CF3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BF266AD" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="3E41415C" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Entfernung von kleinen Hauttumoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D59C45A" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="68753671" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="44465BF2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="228044CD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2ABC4EE6" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="3D4A48CE" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Probenentnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="152B96D6" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="65D7CA7F" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A422256" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="2DDC3E12" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="5797AE9B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="1B1F51B7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="362C2BC3" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="75460AF5" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Medizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="67A78EF9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="4A5A3B4B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7112572F" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="1B8EA4F0" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="78A6E19F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="0768A546" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2224CBB0" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="02A17741" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Umgang mit fachspezifischen Methoden zur Diagnostik und Therapie von Erkrankungen wie z.B. sexuell übertragbaren Infektionen und Autoimmundermatosen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="3B13FBFB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="133218E1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="352A83ED" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="54992BCC" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation und Grenzen fachspezifischer diagnostischer Verfahren wie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="613FEF08" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="55E09B24" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08B6A0B5" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="03F129E3" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Biopsie/Histologie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="683AEB52" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="0D42C5B9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CC1F758" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="24AC9E54" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Allergiediagnostik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="5A1A6212" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="2B653599" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37628879" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="55A80F71" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>immunologische und mikrobiologische Untersuchungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="191B0090" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="19892814" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41313DC2" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="64C5F65D" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dermatoskopie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="351382C2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="6ACC44D7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BF159EC" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="3DD33605" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Indikation und Risiken fachspezifischer Verfahren wie: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="439B439D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="140414B1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="488C2604" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="3979E2F1" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Phototherapie/Lasertherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="126B0260" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="6F933B93" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="367DC7E9" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="7B9A754E" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dermatochirurgie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="6DB3DE5D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="7CCDA184" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E46D05A" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="7E617B8C" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dermatoonkologie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="02839D70" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="40749BD9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2866958A" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="77BA484D" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Früherkennung und Intervention bei Gewalt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="1B5F5A38" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="0B9E47AA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E3B7E0C" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="548BA0A2" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fähigkeit zur Früherkennung von Gewaltformen, speziell im sozialen Umfeld inkl. spezifischer Gesprächsführung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="211E5A75" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="137B7CAE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3414E83E" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="522FEBF2" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>geeignete Interventionsmaßnahmen inkl. Dokumentation und Weiterverweisung an spezialisierte Hilfsangebote</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2480FC5E" w14:textId="3FFDF719" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="036AE9EB" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...191 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E94F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="8082"/>
+        <w:gridCol w:w="1411"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="4155F7E5" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8082" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="379C9385" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="425"/>
+              </w:tabs>
+              <w:ind w:left="284" w:hanging="285"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Fertigkeiten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CD4232C" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
+            <w:pPr>
+              <w:ind w:left="-141"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Richtzahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="0D014B51" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8082" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A13ECC7" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:left="284" w:hanging="285"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Indikation und Grenzen fachspezifischer diagnostischer Verfahren wie z.B. Dermatoskopie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="096F46F1" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
+            <w:pPr>
+              <w:ind w:left="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="05B32C02" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="0C41EB84" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="74194FFD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12DB9077" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="45AC0A70" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Geriatrie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="699A268B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="51114F37" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57F4E8F7" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="0A1E8CEE" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kenntnisse/Erfahrungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="091A3717" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="744EB342" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59C58207" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="2018D922" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Prävention, Diagnostik und Behandlung typischer Hauterkrankungen im höheren Alter:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="5DB5A8B0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="4E23186E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DC01A16" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="0A3FD6E0" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Pruritus und Ekzem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="574F1583" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="7A49DC8C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D155AF4" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="336D119F" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dermatosen bei Inkontinenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="6229409D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="2E41A2F2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FF91863" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="7E9ED440" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dekubitus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="28D1CECD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="6A2C7BE3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63A0BF25" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="2714F5F5" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Herpes Zoster</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="130DF1E5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="6C105580" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13F75894" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="4799A308" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>atrophe Haut</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="08D6FA96" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="0E4EC901" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1905A6A6" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="49AD0968" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>chronische UV-Schäden der Haut</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A57FC86" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="7F81E641" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="3B90921E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="4F8971BE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C7F64B7" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="356B42FA" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertigkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E4797A0" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="6EF531EE" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="5C82005C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="5DEAA1E7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34425D32" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="66DD70A5" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Prävention, Diagnostik und Behandlung typischer Hauterkrankungen im höheren Alter:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70FE07E6" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="583755FD" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="19813CCC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="49648BA5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0254A25E" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="0D51F057" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Pruritus und Ekzem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03E59491" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="1B7DEFC8" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="7403B655" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="50449920" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E061879" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="314E176D" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dermatosen bei Inkontinenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1AE5914B" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="1BE58C50" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="146412A2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="6D226C6F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D76D965" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="72B34613" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dekubitus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="637ED952" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="629444DB" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="4782951B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="79514BDF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E2B7D48" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="5CA6C739" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Herpes Zoster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45722858" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="0535BAF0" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="305E95A4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="41CCB3F4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="779EFE2D" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="3ED89D2D" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>atrophe Haut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="298A0E98" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="1712A83C" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="1D73CC76" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="22734B93" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="379F85CD" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="65206D48" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>chronische UV-Schäden der Haut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DDCDF69" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="280D5499" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E779485" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="3C26FFA6" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C89A15C" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="3F2A5474" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00115D2E">
+      <w:r w:rsidRPr="00E94F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Entrustable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00115D2E">
+      <w:r w:rsidRPr="00E94F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Professional Activities (EPAs)</w:t>
+        <w:t xml:space="preserve"> Professional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570027C1" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="55F6B51D" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster457"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="313DB58C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="2DB09DCE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C01EF14" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="748F049B" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="3D1DBB4C" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="59CB0B1C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="276A8930" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="6BA2A619" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="7FF6AE3B" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>thromboembolischen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Erkrankungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="1793A11B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38A729AD" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="5D761F17" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="18EC5A59" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Arzneimittelreaktionen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> der Haut </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="0D72C101" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35870C37" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="159843EE" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="0726E3EF" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Verbrennungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Verätzungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="1DD265B6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E52BCEF" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="0662F80B" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t>akuten allergischen Reaktionen</w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>akuten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>allergischen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Reaktionen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A0309C2" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="2B94B4EF" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster457"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="783C8A4D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="00DDCB22" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="619A51AF" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="02EE090C" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00115D2E">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="25883BD2" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anamnese, Befunderhebung, Diagnostik und Therapie häufiger Erkrankungen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="770AECB5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4592A31C" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="57C68C8D" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="1B1FABBA" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kontaktdermatitis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="07EF0609" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766BA82D" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="7927D3A3" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...9 lines deleted...]
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Urtikaria</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="451B5598" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="30A708C0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="290BCF45" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="77C73772" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="1CA744EA" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pruritus und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Ekzem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="214B9027" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AF85A8" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="13077CCD" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="4FE287A0" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erkrankungen durch physikalische Einflüsse (z.B. UV-Schäden, Verbrennungen) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="11C8BC5B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="580B9867" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="6AE5ED2D" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="1FB8EC67" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">chronische Wunden inkl. Wundmanagement und Dekubitus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="4903BD45" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4079E7A8" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="5CEE9CD7" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="26E8E5F2" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hautatrophie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>im</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="7E14A0DD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1451F321" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="2F80DFC0" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="1F2514D2" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>diabetischer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fuß</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="69672D05" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCA4E27" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="786C2F80" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="4D580BBF" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>chronisch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>venöse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Insuffizienz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="78CDBD3F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9C9048" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="36370BD5" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="1278826F" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>pigmentierte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>nichtpigmentierte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Hauttumore</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="07747D17" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45C78650" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="07E2160C" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="44D8CADA" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">häufige Infektionen der Haut (z.B. Herpes Zoster) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="731C34FD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="343087DC" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="1AEF8DB6" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...9 lines deleted...]
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">häufige Hauterkrankungen (z.B. Neurodermitis, Psoriasis) </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="0FD5FD1D" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="0887BADF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BEAF56C" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="1C29BEC1" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...12 lines deleted...]
-              <w:t>sexuell übertragbare Erkrankungen</w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>sexuell</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>übertragbare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Erkrankungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F5C02F3" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+    <w:p w14:paraId="5A18BECC" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster457"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="545112E4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="324F6923" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27E9EDB5" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="025C8463" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00115D2E">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00115D2E">
+            <w:r w:rsidRPr="00E94F46">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="74B805C7" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Erlernen von Indikation, Interpretation bzw. Anwendung folgender diagnostischer und therapeutischer Verfahren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="159F763C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="454EA260" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="2B812CC6" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...9 lines deleted...]
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Dermatoskopie </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="0E830245" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="677F2E63" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52C29961" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="21878828" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="7C2459B4" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Allergiediagnostik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="0B21F4B5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52FAD759" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="15236D3A" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="1D034D36" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Biopsie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Histologie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="3EB42CB3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19924F92" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="30B584CB" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="35979735" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">immunologische Untersuchungen und Interpretation von Ergebnissen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="6D745C73" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22B5DACC" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="21239769" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00115D2E" w:rsidRPr="00115D2E" w14:paraId="2C07BD82" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abstrich für mikrobiologische Untersuchungen und fachspezifische Interpretation der Ergebnisse </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="6E51F8B0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13909097" w14:textId="77777777" w:rsidR="00115D2E" w:rsidRPr="00115D2E" w:rsidRDefault="00115D2E" w:rsidP="00115D2E">
+          <w:p w14:paraId="240BA8A8" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00115D2E">
-[...6 lines deleted...]
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Phototherapie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Lasertherapie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E94F46" w:rsidRPr="00E94F46" w14:paraId="7B336D79" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59BE78F6" w14:textId="77777777" w:rsidR="00E94F46" w:rsidRPr="00E94F46" w:rsidRDefault="00E94F46" w:rsidP="00E94F46">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:hanging="296"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dermatochirurgie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00115D2E">
-[...6 lines deleted...]
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00E94F46">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25FDF729" w14:textId="77777777" w:rsidR="005703D8" w:rsidRPr="005703D8" w:rsidRDefault="005703D8" w:rsidP="00115D2E"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRPr="00E94F46" w:rsidRDefault="005E3F52" w:rsidP="00E94F46"/>
+    <w:sectPr w:rsidR="005E3F52" w:rsidRPr="00E94F46">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...194 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E4D4C4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3DAD336"/>
     <w:lvl w:ilvl="0" w:tplc="0C07000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -8110,110 +8745,99 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005703D8"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
+    <w:rsid w:val="0029137B"/>
+    <w:rsid w:val="002C079D"/>
+    <w:rsid w:val="0034213F"/>
+    <w:rsid w:val="00426505"/>
     <w:rsid w:val="005E3F52"/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00B56E10"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E568D6"/>
     <w:rsid w:val="00E63698"/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="00E94F46"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8613,346 +9237,304 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster452">
     <w:name w:val="Tabellenraster452"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="0034213F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster453">
     <w:name w:val="Tabellenraster453"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="005703D8"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster454">
     <w:name w:val="Tabellenraster454"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00B56E10"/>
+    <w:rsid w:val="002C079D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster455">
     <w:name w:val="Tabellenraster455"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="000F0712"/>
+    <w:rsid w:val="00426505"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster456">
     <w:name w:val="Tabellenraster456"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="0029137B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster457">
     <w:name w:val="Tabellenraster457"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00115D2E"/>
+    <w:rsid w:val="00E94F46"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9177,54 +9759,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>633</Words>
-  <Characters>3988</Characters>
+  <Words>601</Words>
+  <Characters>4220</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4612</CharactersWithSpaces>
+  <CharactersWithSpaces>4760</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>