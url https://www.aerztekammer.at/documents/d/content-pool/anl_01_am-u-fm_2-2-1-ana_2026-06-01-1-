--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,5692 +1,5723 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="44137A78" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="373D9DCA" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1171">
+      <w:bookmarkStart w:id="0" w:name="_Hlk229404728"/>
+      <w:r w:rsidRPr="00CF21A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.2.1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4E2F3A" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="51DB1603" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6476918B" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="5CE863CE" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1171">
+      <w:r w:rsidRPr="00CF21A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BA7AA8" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="5A49B332" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1171">
+      <w:r w:rsidRPr="00CF21A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14004DDC" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="586C6B71" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AB7A7B1" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="5262A591" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1171">
+      <w:r w:rsidRPr="00CF21A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A9290A" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="2D768B83" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E982226" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="37D2E048" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A1171">
+      <w:r w:rsidRPr="00CF21A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anästhesiologie und Intensivmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D62EA84" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="2FF2ECC5" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16CB9436" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="15720767" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="25E3FD01" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="61CF68B9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B018F52" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="5292B8FB" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akut- und Notfallmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="2FACB7AE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="02C2E716" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="366DDC64" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="6CF15E7E" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kenntnisse/Erfahrungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="3665D6F2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="389FCC2A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="100F4F67" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="0A27EC45" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundlagen der kardiopulmonalen Reanimation </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="51685925" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="6BA43118" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BF3C20D" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="65684176" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikationsstellung zur intensivmedizinischen Behandlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="0675B8B2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="2E66A885" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B30B3FD" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="14FC4EC5" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation und Durchführung einer Sauerstofftherapie mit O</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>-Nasensonde, O</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">-Maske </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="13F6CDFA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="61AF9E56" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D3B3896" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="335BBEB3" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Maskenbeatmung mit und ohne Hilfsmittel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="45A75585" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="021A8D24" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E48B07B" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="295A23C2" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Anlage und Beatmung über einen </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>supraglottischen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Atemweg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F88AC74" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="4FA55261" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="35159261" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="13E2ADE7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="794CAF82" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="145624D7" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertigkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DF61879" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="47D00F2B" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="56416426" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="08C7E719" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="179D6477" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="7A36431E" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamneseerhebung, Erstbeurteilung und Monitoring beim innerklinischen Notfall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C23D8D0" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="0EB9CBB0" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="07DC9249" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="121B9FB6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25ABF5AD" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="77F95A7C" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>kardiopulmonale</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reanimation, Advanced Life Support (ALS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50FCA897" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="34112DED" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="024E0342" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="610A2F6E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33E49D70" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="48CACEF3" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation und Durchführung einer Sauerstofftherapie mit O</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>-Nasensonde, O</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">-Maske </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64789DE3" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="27722535" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="59E2A2BF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="34BA35CD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05DF9CC6" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="5ECA6C3F" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Maskenbeatmung mit und ohne Hilfsmittel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E8E0855" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="16A78C33" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="316D08C6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="0E6B8C7D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="668A7072" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="66AED8EE" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Anlage und Beatmung über einen </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>supraglottischen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Atemweg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6808B74E" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="5CC50C09" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EF65AD0" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="4EF95B5F" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="77BF8735" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="76B9F00C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C06B0F6" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="4F331BAF" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Basismedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="33D95740" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="2F14DC34" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09B30527" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="563AF6A4" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="5931534C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="00C7EA66" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33F500ED" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="4E507C93" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Einschätzen des Anästhesierisikos anhand der Anamnese, des Prämedikationsgespräches und der Größe des geplanten Eingriffs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="6AF2C1D6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="65C2E0B5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54556439" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="1077FA1D" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Führen des Anamnesegespräches anhand eines strukturierten Fragebogens im Rahmen des Prämedikationsgespräches</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="57361963" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="509A3467" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E03147E" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="0033719D" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundlagen der präoperativen Diagnostik </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="22B55267" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="175BFE00" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5178CF4B" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="46D93F3E" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Bedeutung von präoperativer Nüchternheit, Aspirationsrisiko und </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Infektfreiheit</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="72CFE002" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="15874990" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21271150" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="3F2BFCA0" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Indikation zur perioperativen Weiterführung bzw. Unterbrechung einer vorbestehenden Medikation (z.B. Antikoagulantien, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Antiplättchentherapie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">, Antidiabetika, Antihypertensiva) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="24A206B2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="4F039380" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BD1A48A" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="021DDF13" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Indikation zur präoperativen </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anämiediagnostik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> und -korrektur</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>, Patient-Blood-Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="2D6CDF6E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="0FFA9407" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76E795DB" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="573E66CC" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikationsstellung für die perioperative Antibiotikaprophylaxe/-therapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="3B22470F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="708BA59D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44C455F4" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="1B0D83F2" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Rechtliche Grundlagen der Patientinnen- und Patientenaufklärung und Anästhesie-Freigabe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="630637E6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="7567677E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D0CE6FD" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="385D7BE9" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erhebung klinischer Hinweise für einen schwierigen Atemweg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="009B510B" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="1AFA426A" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="2C9F199C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="1EC6B3AD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6180C858" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="0DD296E1" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2492BE66" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="62F2FC52" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="5D2B06C8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="29105CB2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EA6453E" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="47E7BE2D" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Führen des Anamnesegesprächs anhand eines strukturierten Fragebogens im Rahmen des Prämedikationsgesprächs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BBB57FA" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="2077A562" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="709AB131" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="1CF28750" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56B01553" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="73C0E610" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundlagen der präoperativen Diagnostik </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C2EF5DB" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="4A46E601" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="130E1664" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="5B71CFF6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="798C8E72" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="1F3DBE76" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Indikation zur perioperativen Weiterführung bzw. Unterbrechung einer vorbestehenden Medikation z.B. Antikoagulantien, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Antiplättchentherapie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">, Antidiabetika, Antihypertensiva </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2041B01D" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="1EC089C3" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="05BCC709" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="289C1D1E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E7DA33E" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="3843ED34" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Erhebung klinischer Hinweise für einen schwierigen Atemweg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54EC3BBE" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="20EFBFC1" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="362C6409" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="0815BEC0" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="730A4AE8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="493B2854" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="600676D9" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="45437DBA" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Medizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="303FC326" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="3EBBC3AE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CE88B95" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="7D86FD99" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="20FBC31A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="19B61B93" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="192E5190" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="444EAFAB" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Allgemeine Abläufe bei Allgemein- und Regionalanästhesien </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="2B2DA298" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="668300B3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7578825A" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="7A4C91D1" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beurteilung der Anästhesietiefe und Ausbreitung einer Regionalanästhesie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="33D0DD17" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="136FEA7E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10C36A47" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="4ABEC3F2" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundlagen der Beatmung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="20B92D7A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="1DBE8A64" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EBE9724" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="47839381" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stufen der Sedierung, Voraussetzungen und Risiken der (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Analgo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">)-Sedierung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="0A6B5ADA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="0EC185B7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B125C49" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="31CFDF98" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anwendung der OP-Sicherheits-Checkliste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="4DC1579A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="1EC8E9EF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53891A43" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="31337980" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Intraoperative Flüssigkeits- und Volumentherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="00CD08EB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="0A588F81" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D4A91EE" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="1CC345C6" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Intraoperative Blutkomponententherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="0F882845" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="69FF3F27" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54DBCE5A" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="028601C9" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Perioperative Hygienemaßnahmen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="6BE1E1E2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="677F24BD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="757D8846" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="0026B1C9" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Präoxygenierung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="44DAA47B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="14E70D53" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53A39010" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="13B153C3" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Maskenbeatmung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="728D9F99" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="60F36D37" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12E4E764" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="7EF6E671" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:strike/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Endotracheale Intubation </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="6999A7C4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="42203D2E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E309A3B" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="75B1D408" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Anlage von Zugängen und Sonden </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="34BB3E47" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="17FAFF01" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46C5FE58" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="69D7D45E" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Multimodale Schmerztherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E50E823" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="13158F93" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="44B7E359" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="30DBF67E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50E63EFC" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="3D31B572" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C0B3333" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="370AB559" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-289"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="6D1A8A61" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="60518FDB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D99B388" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="018C0D7A" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Einstellung eines Beatmungsgeräts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C895F51" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="74EDC2A8" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-289"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="2DC0DBF5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="6880BD8F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E3B9111" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="3408AE6F" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Präoxygenierung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E390D52" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="4C18A50D" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-289"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="2E5380EC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="72796F69" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AC2FF53" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="2DF50EFC" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Maskenbeatmung/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>supraglottischer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Atemweg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05C9EB46" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="2D4CB2F0" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-289"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="6ED5A293" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="363D6B2E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5485A2D1" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="37B40143" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Endotracheale Intubation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25C417E6" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="0FA13365" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-289"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="123D56E2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="0D593B5C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14CAE14F" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="6D45941B" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anlage von Zugängen und Sonden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46324993" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="214FCC31" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-289"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="323E713F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="67036E54" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="563AE4B5" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="3346FDCE" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Multimodale Schmerztherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C64CDF8" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="4583A951" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:ind w:left="-289"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="208B42AC" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="09AC678F" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="4D7C84A3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="3F0DB793" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19899096" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="360D80AA" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Nachsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="40165CDD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="4E2FF1E5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CF93942" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="0C4856A0" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="4290CE02" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="1365F99B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34F5537E" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="205FB9C2" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Management von typischen postoperativen Anästhesiekomplikationen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="3F63A336" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="1A45486C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="483BF645" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="4A2576A4" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Postoperative Schmerztherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="7F232165" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="3FBF3742" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C7928E7" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="6EF81EB7" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Postoperative O</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>- und Atemtherapie, (Früh-)Mobilisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="045F4F2E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="1600272B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01C52D16" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="25B7C4A8" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpretation der Blutgasanalyse </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="186E67A6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="44839FB8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="576D554E" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="1EEB50B3" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpretation von Elektrolytstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="14829A29" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="1256D5B7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E8AF916" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="089334A2" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen einer relevanten postoperativen Nachblutung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A20A619" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="28517D10" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59378F66" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1416"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="0A275E0B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="0E356A88" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4190D7F0" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="43852BEC" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CB8D745" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="66F2DDD7" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="38E13218" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="47BC3C81" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="234F75BC" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="3244ACB0" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Behandlung von postoperativen Schmerzen, Übelkeit und Erbrechen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A646771" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="0FA1A825" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="08E1DA31" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="0183AA02" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="324B869B" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="1B69E906" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Behandlung einer postoperativen Atemstörung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1677B184" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="491D3B95" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="4F7C55CE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="6EA79B39" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B7C36FB" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="331DD144" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Korrektur von Elektrolytstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47562954" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="19F1DC92" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="3814DFAB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="506FDE45" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FF494F4" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="2EFADB86" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Maßnahmen zur Behandlung einer relevanten postoperativen Nachblutung </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15033BAC" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="68C45EA5" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13D58714" w14:textId="16DE7E12" w:rsidR="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="6EAEE058" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70973A2C" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
-[...11 lines deleted...]
-    <w:p w14:paraId="01ABC996" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="45E183A8" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004A1171">
+      <w:r w:rsidRPr="00CF21A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Entrustable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004A1171">
+      <w:r w:rsidRPr="00CF21A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004A1171">
+      <w:r w:rsidRPr="00CF21A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Activities</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004A1171">
+      <w:r w:rsidRPr="00CF21A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36611F43" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="7784AF40" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster458"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="5F77F759" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="29B31AC0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46F927C8" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="384427AE" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung</w:t>
+              <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="2B646D8E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="00CDEC26" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18590D6B" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="5715F7BD" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Herzkreislaufstillstand (z.B. kardiopulmonale Reanimation inkl. Defibrillation – auch mittels Simulation erlernbar, ALS) </w:t>
             </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="10236021" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="68F67598" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46CBB674" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="76E92327" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atemstillstand (z.B. Maskenbeatmung mit und ohne Hilfsmittel, Anlage und Beatmung über einen </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004A1171">
+              <w:t xml:space="preserve">Atemstillstand (z.B. Maskenbeatmung mit und ohne Hilfsmittel, Anlage und Beatmung über einen supraglottischen Atemweg) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>supraglottischen</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Atemweg) </w:t>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="76D76CFB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="6D448307" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="382B7940" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="520A3949" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Atemstörung (z.B. Indikation und Durchführung einer Sauerstofftherapie mit O2-Nasensonde, O2-Maske)</w:t>
+              <w:t>Atemstörung (z.B. Indikation und Durchführung einer Sauerstofftherapie mit O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>-Nasensonde, O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Maske) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="6AC9BE05" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="1FC1BCD4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="417CC621" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="786397C1" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Schock (z.B. Volumentherapie, Adrenalingabe)</w:t>
+              <w:t xml:space="preserve">Schock (z.B. Volumentherapie, Adrenalingabe) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="588BC472" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="6675D247" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster458"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="57BEC7D6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="0CFAF5B0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04FC225C" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="5110CFA6" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Befunderhebung und Einschätzen des Anästhesierisikos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="5DA3F16F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="0AE33777" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D054138" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="12B02760" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Führen des Anamnesegespräches anhand eines strukturierten Fragebogens im Rahmen des Präanästhesiegespräches</w:t>
+              <w:t xml:space="preserve">Führen des Anamnesegespräches anhand eines strukturierten Fragebogens im Rahmen des Präanästhesiegespräches </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="370F314E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="5159B4F8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75722555" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="49D37C70" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundlagen der präoperativen Diagnostik (z.B. Labor, Spirometrie, EKG) </w:t>
             </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="1649C568" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="5078D277" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE347E3" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="79807797" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>klinische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Untersuchung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="18002E1E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="162F5585" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2726D683" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="462F0DC0" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indikation zur perioperativen Weiterführung bzw. Unterbrechung einer vorbestehenden Medikation (z.B. Antikoagulantien, </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004A1171">
+              <w:t xml:space="preserve">Indikation zur perioperativen Weiterführung bzw. Unterbrechung einer vorbestehenden Medikation (z.B. Antikoagulantien, Antiplättchentherapie, Antidiabetika, Antihypertensiva) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Antiplättchentherapie</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Antidiabetika, Antihypertensiva) </w:t>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="4BF164C0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="17CAA0EB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59F5F629" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="30F08FD5" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erhebung klinischer Hinweise für einen schwierigen Atemweg </w:t>
             </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="1B7F6AC9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="403DE4D9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06B2FC22" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="538C163C" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erhebung von präoperativer Nüchternheit, Aspirationsrisiko und </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004A1171">
+              <w:t xml:space="preserve">Erhebung von präoperativer Nüchternheit, Aspirationsrisiko und Infektfreiheit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Infektfreiheit</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="176AACAB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="728D98A8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="023070F9" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="218125A3" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indikation zur präoperativen </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004A1171">
+              <w:t xml:space="preserve">Indikation zur präoperativen Anämiediagnostik und -korrektur </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Anämiediagnostik</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> und -korrektur </w:t>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="726ED60A" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+    <w:p w14:paraId="3D2658F2" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster458"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="6D5A8BF8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="40625EC9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21163E23" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="032F15C2" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Kompetenzbereich: Erlernen von Indikation bzw. Interpretation folgender diagnostischer und therapeutischer Verfahren:</w:t>
+              <w:t>Kompetenzbereich: Erlernen von Indikation, Interpretation bzw. Anwendung folgender diagnostischer und therapeutischer Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="56C54BA1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="292A8760" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45B89F55" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="18DB1E6A" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>einfache Allgemeinanästhesie bei ASA-I und ASA-II-Patientinnen und Patienten inkl. Monitoring und Medikamentengabe</w:t>
+              <w:t xml:space="preserve">einfache Allgemeinanästhesie bei ASA-I und ASA-II-Patientinnen und Patienten inkl. Monitoring und Medikamentengabe </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="369712E6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="6C8BD11D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69F351D4" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="5F98308F" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Einstellung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> der </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beatmungsmaschine</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="536D6C8B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="60E5CB85" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBCD613" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="4AE22658" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Beurteilung der Sedierungs- und Anästhesietiefe </w:t>
             </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="57592E2D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="03F3FB56" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27EA01F0" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="6ABD8714" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Präoxygenierung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> und </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Maskenbeatmung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="189AAF27" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="4023CF2E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="134D53F6" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="41FDC964" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>supraglottischer</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004A1171">
+              <w:t xml:space="preserve">supraglottischer Atemweg und endotracheale Intubation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Atemweg und endotracheale Intubation </w:t>
+              <w:t>[2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="4B496226" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="1ADD3222" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="013E3A26" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="38CFE6FC" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Anlage von Zugängen und Sonden</w:t>
+              <w:t xml:space="preserve">Anlage von Zugängen und Sonden </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="1CBAC2B4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="4921EEC4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59473B4C" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="32D8FB00" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>intraoperatives</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Flüssigkeitsmanagement</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A1171" w:rsidRPr="004A1171" w14:paraId="0E34B3B2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="45C546BB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43CC430A" w14:textId="77777777" w:rsidR="004A1171" w:rsidRPr="004A1171" w:rsidRDefault="004A1171" w:rsidP="004A1171">
+          <w:p w14:paraId="35D19EC9" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Blutkomponententherapie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004A1171">
+            <w:r w:rsidRPr="00CF21A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w14:paraId="326742D1" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C37593D" w14:textId="77777777" w:rsidR="00CF21A7" w:rsidRPr="00CF21A7" w:rsidRDefault="00CF21A7" w:rsidP="00CF21A7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:hanging="296"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">postoperative </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Schmerztherapie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF21A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="25FDF729" w14:textId="77777777" w:rsidR="005703D8" w:rsidRPr="005703D8" w:rsidRDefault="005703D8" w:rsidP="004A1171"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRPr="00CF21A7" w:rsidRDefault="005E3F52" w:rsidP="00CF21A7"/>
+    <w:sectPr w:rsidR="005E3F52" w:rsidRPr="00CF21A7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...194 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05F24B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D09C957C"/>
     <w:lvl w:ilvl="0" w:tplc="0C07000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -8933,111 +8964,100 @@
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...5 lines deleted...]
-    <w:rsid w:val="005703D8"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
+    <w:rsid w:val="0029137B"/>
+    <w:rsid w:val="002C079D"/>
+    <w:rsid w:val="0034213F"/>
+    <w:rsid w:val="00426505"/>
     <w:rsid w:val="005E3F52"/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00B56E10"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rsid w:val="00E63698"/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="00E94F46"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9437,375 +9457,333 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster452">
     <w:name w:val="Tabellenraster452"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="0034213F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster453">
     <w:name w:val="Tabellenraster453"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="005703D8"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster454">
     <w:name w:val="Tabellenraster454"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00B56E10"/>
+    <w:rsid w:val="002C079D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster455">
     <w:name w:val="Tabellenraster455"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="000F0712"/>
+    <w:rsid w:val="00426505"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster456">
     <w:name w:val="Tabellenraster456"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="0029137B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster457">
     <w:name w:val="Tabellenraster457"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00115D2E"/>
+    <w:rsid w:val="00E94F46"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster458">
     <w:name w:val="Tabellenraster458"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="004A1171"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10030,54 +10008,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>716</Words>
-  <Characters>4515</Characters>
+  <Words>666</Words>
+  <Characters>4674</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5221</CharactersWithSpaces>
+  <CharactersWithSpaces>5273</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>