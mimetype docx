--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,5960 +1,6378 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="507031BC" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="46F03139" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A13FC">
+      <w:r w:rsidRPr="00624414">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.2.2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B30D348" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="079D4555" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B267721" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="37797764" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A13FC">
+      <w:r w:rsidRPr="00624414">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB4FE23" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="49E602EE" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A13FC">
+      <w:r w:rsidRPr="00624414">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138653B1" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="180B48DE" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23457203" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="03F72F6A" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A13FC">
+      <w:r w:rsidRPr="00624414">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A33A638" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="3CE2A2EA" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A7C96F8" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="5D90C7B1" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A13FC">
+      <w:r w:rsidRPr="00624414">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Augenheilkunde und Optometrie </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B8A61F" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="1649C598" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EC9E107" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="272E081A" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="6C42CF34" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="1E384AE2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51CACDB7" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="2BF9838C" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akut- und Notfallmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="47F9FF3A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="64B8174E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A13E30B" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="709D7C57" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="7ACBACA6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="406BA516" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CC132EE" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="0562F55D" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="31D526BD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="7CA18946" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72AB547D" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="7CA90E96" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Glaukomanfällen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="6A0EF450" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="42159F88" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="593BE6B8" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="5C1C3B23" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Augenverletzungen und -verätzungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="00DA6A93" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="5EC62E60" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5ABF883D" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="5295FADF" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">plötzlichen Visusminderungen/-verlusten </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="1F63DE35" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="0F3F51B6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="563737C8" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="73EE1242" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">entzündlichen Augenerkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="07B6B26C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="0CC9B66A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5550616F" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="0B2E5D9B" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="7E94B6B0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="71BE643C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06E79D93" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="3167AF57" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koordinierung der Maßnahmen des organisierten Rettungs- und Krankentransportwesens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A31772C" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="30184483" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="2530833B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="7954DAFD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46B5A8ED" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="2E093307" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertigkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="421E730D" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="31F75A6D" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="141C5136" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="78A23159" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5127292D" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="4762227B" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66638CC5" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="1AD1AB38" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="5F9ACFA3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="02825EC7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D6450D2" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="014C1168" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Augenverletzungen und -verätzungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C7D57B7" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="5E446FD0" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="3877C25A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="691A6F1F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="511C76FB" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="5E7A998F" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">entzündlichen Augenerkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C0D620F" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="2061F5AB" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="497E84CD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="6B6A525E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6567B58F" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="3625D579" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56AD17FF" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="647B5B4C" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15B98D48" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="68E6BF3B" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="31EC8985" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="665331BC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A6DD0B6" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="7743279A" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Basismedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="5C436353" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="62EE2547" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A647E05" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="20A7DDA1" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="462BF46C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="0DFC8FAD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20465B5E" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="6519130C" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="5C9B37EF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="547EB74F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F4CB3D2" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="2D208AEF" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Visusminderung und </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fehlsichtigkeit </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="0D60A739" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="0AEEDD84" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49BDB1F4" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="1C4B2C4A" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">entzündlichen Erkrankungen des Auges und der Lider </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="104FA92D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="19620753" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FFBF76B" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="08B4C123" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Augensymptomen als Zeichen systemischer Erkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="0CA6080C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="38B738D4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B19ED00" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="60BFCA0D" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Verletzungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="11A901BE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="2C2716F5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="588F6F2D" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="680BEA44" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fremdkörpern</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="7AB226A6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="47B083D0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BB49B2F" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="72A89030" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Lidschlussstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="4AF9DB07" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="5A766978" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F81A093" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="59BD9E80" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Retinopathien, Makuladegeneration </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="3A055851" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="524F874A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E547B26" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="0BB8F9B0" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkrankungen der Tränenwege </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F4515FF" w14:textId="13A38250" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="10F2B5BE" w14:textId="09674C25" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="de-DE"/>
+          <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="0DC795DD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="5D392B8A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2869C329" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="4A3302A1" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C70C878" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="21F8B4B4" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="2D02F2C3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="22918833" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CCCF2E9" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="75483847" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D8FB441" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="6EA3F241" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="3DB66D58" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="69DDFF01" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6527F1D0" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="4422C540" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Visusminderung und </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fehlsichtigkeit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4874A3A3" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="04F5EEFC" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="4B48C4A8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="042CBD63" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A8DAD9A" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="048CB1D1" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">entzündlichen Erkrankungen des Auges und der Lider </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48499E3F" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="248E5A59" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="6743552B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="22A632E7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41AD3ED7" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="436A2328" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Augensymptomen als Zeichen systemischer Erkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E50A7D5" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="59D3851B" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="01B51380" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="0C0852B5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D2734B4" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="5CFB9671" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Verletzungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="041DAE51" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="3AC754AD" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="696B9CF5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="3CA5B6BC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1AB9C036" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="3659A5C6" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fremdkörperentfernung (Zilien)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="630F9FA0" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="2839635D" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="7CA636A4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="146DA3F7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6071490E" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="3C601CDE" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Schutzverbänden </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="750C870F" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="4E4050EE" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F8B3CE0" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="4D37E49D" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1162 lines deleted...]
-    <w:p w14:paraId="6A5BB34C" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRDefault="002A13FC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="2FFF0E78" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="60F1C37B" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="744A497A" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="282" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fachspezifische Medizin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="348C4B9C" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35E530C2" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="425"/>
+              </w:tabs>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kenntnisse/Erfahrungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="1E4997DB" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="053D5DF1" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fachspezifische Verfahren wie:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="0494A88B" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="085373F8" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schirmer-Test </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="238B79B7" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56129FDB" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amsler-Gittertest </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="1671FE74" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38C91D33" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Brückner-Test</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="373382B1" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E3B6236" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tonometrie </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="2A5F0788" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E29884E" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fingerperimetrie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="0822CE0C" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AB0B52A" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ophthalmoskopie </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="6077E499" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A476845" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spaltlampenuntersuchung </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="27582AAA" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7289B0FF" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="284" w:hanging="285"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Umgang mit speziellen Hilfsmitteln wie:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="742D9ED8" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C697154" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sehhilfen und Spezialbrillen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="7DF5CD43" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1533C413" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kontaktlinsen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="2F7E5B61" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59D084AA" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Möglichkeiten, Indikation und Grenzen fachspezifischer diagnostischer Verfahren: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="7B9AEC22" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D84681D" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:hanging="296"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fluoreszenzangiographie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="22B96B06" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0161DF1F" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:hanging="296"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Sonographie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="75378A76" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E4B98F3" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:hanging="296"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Retina-Tomographie (optische Kohärenz-Tomographie – OCT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="0316CC6E" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EC7D3D7" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:ind w:left="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Information und Kommunikation mit Patientinnen und Patienten über fachspezifische Erkrankungen, Untersuchungen, Behandlungen und Risiken:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="3F4AD854" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CAD4C0A" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Katarakt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="53A42EB5" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3559DDF1" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Glaukom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="1B075132" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CA0AC85" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Keratoplastik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="018E9142" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02C2ADB4" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Glaskörperchirurgie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="7801848E" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="556753AA" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Schielen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="5DA00AA7" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D472695" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>refraktive Chirurgie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="396B6D09" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FC5917E" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>diabetische Retinopathie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="3FC300B1" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6942B913" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Makulaerkrankungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="594D84A5" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36FE6AA1" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Liderkrankungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="75250FBF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E9C40DF" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="0DE685D6" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B7198C8" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="5FA918B0" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="4FD542D4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="3F117D56" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66DAD4F4" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="29D9FD3C" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Verfahren wie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="742879CA" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="2AD4C189" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="25CF70BA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="2EF14134" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43719003" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="1D021A8B" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fingerperimetrie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76AEAA7D" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="74C11937" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="48C4DEAE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="6458CCE5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22245807" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="785F22DB" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Ophthalmoskopie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6751D0D1" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="74C929E3" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="439FA39C" w14:textId="24310D34" w:rsidR="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="5A9C1AE5" w14:textId="6116F483" w:rsidR="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08D44229" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRDefault="002A13FC">
+    <w:p w14:paraId="48AF3FCC" w14:textId="77777777" w:rsidR="00624414" w:rsidRDefault="00624414">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="682C04EA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="5A367FF8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E546ED0" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="08204CFF" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Geriatrie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="62BF83DB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="39BC579C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BC57FA9" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="77D822CF" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="282"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="708DD6A6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="216B5AFD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6832665C" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="0979D19E" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Betreuung geriatrischer Patientinnen und Patienten während und nach fachspezifischen Behandlungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="543098FF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="27D5749E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C70887B" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="2E8E656B" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kataraktoperation </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="71FE326A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="49373C26" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="676A3EF5" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="42E79476" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitrektomie </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="35922C62" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="3722FE27" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FE0FE8D" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="670B4A01" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Glaukombehandlung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="56B8489D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="569CD4EB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43BD782E" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="547CE653" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>okuloplastische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Operationen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76C688F2" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="59A1223F" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="1829CEB8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="771D0B3F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3980AAEB" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="15ABB3CA" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Evidenzbasierte Vorsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="7A636ED4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="6F71BC23" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16EC180D" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="304558F0" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="3281FDA5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="5F7F6953" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="539FBF7D" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="794B7975" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Notwendigkeit der augenärztlichen Eltern-Kind-Pass-Untersuchung und jährlicher Kontrollen im Kindergarten- und Volksschulalter zur </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Amblyopieprophylaxe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="6DB57F40" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="18FA3E9A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FEC779C" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="35F87DAE" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Notwendigkeit von regelmäßigen Augendruckmessungen zur </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Glaukomfrüherkennung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="2C8E4D84" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="64853E4D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66DFA373" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="53404ADF" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Notwendigkeit augenärztlicher Kontrollen bei systematischen Erkrankungen wie z. B. Stoffwechselerkrankungen, Gefäßerkrankungen, entzündlicher und onkologischer Erkrankungen (z.B. Diabetes mellitus, arterieller Hypertonie; Sarkoidose) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="4B4E519E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="22CC77D1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A409984" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="66B40263" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Unerwünschte Wirkungen häufiger systemisch verabreichter Medikamente am Auge (z.B. Chloroquin, immunmodulierende Substanzen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="169DED1F" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="191D5D54" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="338C0E28" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="7C5CD28A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="439E861E" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="16920F2C" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Nachsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="0CFD5373" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="4D04105F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F07E588" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="1005E3E2" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="0AAF2388" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="5F5B91B4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D77095D" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="2FF4D9FD" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Komplikationen nach ophthalmologischen Eingriffen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="2F364FBD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="0DEA59E8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BF2DDDD" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="56F19B94" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Nachsorgeschemata fachspezifischer Behandlungen: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="2C0AB76C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="5D822EC3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="519DC13A" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="7287C44A" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">nach Operationen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="46F0072F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="1205445A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="322B6C8C" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="6648CD9F" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>nach intravitrealen Injektionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="0444484E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="1B77C462" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01506521" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="6F1BE046" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Interdisziplinäre Organisation weiterbetreuender Einrichtungen (postoperativ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A969D59" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="5CB5AD41" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F1F2979" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="40C485A8" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002A13FC">
+      <w:r w:rsidRPr="00624414">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Entrustable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002A13FC">
+      <w:r w:rsidRPr="00624414">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002A13FC">
+      <w:r w:rsidRPr="00624414">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Activities</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002A13FC">
+      <w:r w:rsidRPr="00624414">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3986BBC8" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="4E485F36" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster459"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="7D05530E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="56D6B73F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00DEC3AC" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="49798B02" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="31045C80" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="01B136EC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50503B6B" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="0640DED5" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Glaukomanfall</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="0EF1A308" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="11155C2A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5D722B" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="0694AF4A" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="3DF4636B" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Augenverletzungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und -</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>verätzungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="1837442F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6708215A" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="7B7D7D27" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="2EDCF943" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>plötzliche</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Visusminderung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>verlust</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="6CAFD62B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6396E506" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="1B3F7673" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...1 lines deleted...]
-              <w:t>entzündliche Augenerkrankungen</w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>entzündliche</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Augenerkrankungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E535043" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="30B818E6" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster459"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="2AB34F14" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="0F062DDF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3AFAC7" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="219FEAFA" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Anamnese, Befunderhebung, Diagnostik und Therapie häufiger Erkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="2183EC3C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="44DC2040" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BED813E" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="7B1A8E90" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="774DA2B9" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Visusminderung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fehlsichtigkeit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="3AE8773C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0A82ED" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="4BCE0D7E" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">entzündliche Erkrankungen des Auges und der Lider </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="5E9898B7" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="5A337F51" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7868913C" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="0333182F" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Augensymptome als Zeichen systemischer Erkrankungen (diabetische Retinopathie) </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="4BD7C26C" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="412436CB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F27904E" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="04A821C5" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="59C3F3DD" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Glaukom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="0F1E3D6C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4A8B04" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="2556D460" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="434AD877" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Makulaerkrankungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="71CB445E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D6F5634" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="162703D8" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Katarakt </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="41DAF5AD" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>Katarakt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="1ACBC0DE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="295F2353" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="1E0AAE41" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="627D64D0" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Verletzungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="05DE0353" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="080FD57A" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="15B2C28B" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fremdkörper</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F9161F1" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+    <w:p w14:paraId="31323CCD" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster459"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="2028F148" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="6CA6711C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0767475A" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="6F536068" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A13FC">
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="3CF6A4DB" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Erlernen von Indikation, Interpretation bzw. Anwendung folgender diagnostischer und therapeutischer Verfahren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="7CCB18A7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DBD29BA" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="484E3EC6" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Visus</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="0F6904EA" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="713B60E4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D1F28B1" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="167DBFFF" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="33103B28" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Pupillenlichtreflex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PLR) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="5792B4ED" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AEE4D17" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="0E010111" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="52235DC8" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fingerperimetrie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Gesichtsfeld</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="0A4FDB93" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10BA322B" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="3233DA70" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="53832F12" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Brückner</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Test (Licht) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="0FFDF798" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31D1AA68" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="34A7448F" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="3EBFD56E" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Amsler-Gittertest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Netzhautdiagnostik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="1572369A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB1B6D4" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="1D104D4D" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="216A2FF6" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Schirmer-Test (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Löschpapier</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="3A0E07F3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="606BC4CF" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="59A56B30" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="002A13FC" w:rsidRPr="002A13FC" w14:paraId="0ECD8B86" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Tonometrie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00624414" w:rsidRPr="00624414" w14:paraId="739CB652" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01BEC664" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
+          <w:p w14:paraId="4753C440" w14:textId="77777777" w:rsidR="00624414" w:rsidRPr="00624414" w:rsidRDefault="00624414" w:rsidP="00624414">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A13FC">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00624414">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Ophthalmoskopie </w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Ophthalmoskopie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624414">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E6E5910" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="002A13FC">
-[...12 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRPr="00624414" w:rsidRDefault="005E3F52" w:rsidP="00624414"/>
+    <w:sectPr w:rsidR="005E3F52" w:rsidRPr="00624414">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...194 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AD234D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3DAD336"/>
     <w:lvl w:ilvl="0" w:tplc="0C07000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -8944,112 +9362,101 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...6 lines deleted...]
-    <w:rsid w:val="005703D8"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
+    <w:rsid w:val="0029137B"/>
+    <w:rsid w:val="002C079D"/>
+    <w:rsid w:val="0034213F"/>
+    <w:rsid w:val="00426505"/>
     <w:rsid w:val="005E3F52"/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="00624414"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00B56E10"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rsid w:val="00E63698"/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="00E94F46"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9449,404 +9856,362 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster452">
     <w:name w:val="Tabellenraster452"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="0034213F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster453">
     <w:name w:val="Tabellenraster453"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="005703D8"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster454">
     <w:name w:val="Tabellenraster454"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00B56E10"/>
+    <w:rsid w:val="002C079D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster455">
     <w:name w:val="Tabellenraster455"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="000F0712"/>
+    <w:rsid w:val="00426505"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster456">
     <w:name w:val="Tabellenraster456"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="0029137B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster457">
     <w:name w:val="Tabellenraster457"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00115D2E"/>
+    <w:rsid w:val="00E94F46"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster458">
     <w:name w:val="Tabellenraster458"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="004A1171"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster459">
     <w:name w:val="Tabellenraster459"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="002A13FC"/>
+    <w:rsid w:val="00624414"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10071,54 +10436,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>609</Words>
-  <Characters>3838</Characters>
+  <Words>564</Words>
+  <Characters>3959</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4439</CharactersWithSpaces>
+  <CharactersWithSpaces>4466</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>