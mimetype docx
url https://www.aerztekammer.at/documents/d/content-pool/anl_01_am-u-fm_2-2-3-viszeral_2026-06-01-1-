--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,7314 +1,7371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4B13926F" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="57033F6E" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA5D14">
+      <w:r w:rsidRPr="0097111D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.2.3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E57F45" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="32A53534" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="275056D4" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="06F6E85B" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA5D14">
+      <w:r w:rsidRPr="0097111D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501FD7E9" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="493CA414" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA5D14">
+      <w:r w:rsidRPr="0097111D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AAD7C3" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="366F75DF" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6524570A" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="6D09C759" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA5D14">
+      <w:r w:rsidRPr="0097111D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2BF692" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="2B318B48" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="379F1402" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="26B91D01" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA5D14">
+      <w:r w:rsidRPr="0097111D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Allgemein- und Viszeralchirurgie  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCF69D0" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="269A6CA8" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C1B4FA3" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="0D4732D7" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4510"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="0203767C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="6FAB2C5C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECB22D0" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="7F76125B" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="279" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Akut- und Notfallmedizin  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="457CC5F1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="4C5876BD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59E51C55" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="14D1B6A4" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="279" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="691988F0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="5E32D910" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC28FF5" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="78CFFD3C" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="120FAA09" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="1A30DC15" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13A73E59" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="5FBE14CD" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akutem</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Abdomen und Ileus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="1BEE0F23" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="1543BB45" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DFADC9B" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="5F77E2C6" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>gastrointestinalen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Blutungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="7B2E52B6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="18CE3D6D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16C769B0" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="62740AC6" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gefäßverschlüssen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="086649CD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="0586C1F5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B27FEC9" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="3B173CDD" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sepsis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="00D0B7A6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="21562B2C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5729FCB6" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="1DCB750D" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62221380" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="01C2FA59" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4510"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="3CBB4E7F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="289C81E5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5052F82E" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="300AE720" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertigkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A07EA7C" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="2D517259" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="3B4CFB1D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="6F5D1CC3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78BF217E" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="17300590" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkennen (inkl. Point-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>-Care Sonographie) und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5774EA4A" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="285210D9" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="482C97EC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="42FD845F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="134A6666" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="62254D10" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akutem</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Abdomen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="284708E2" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="4C0A5220" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="5ABE1DC2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="2F75C97F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71CD200F" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="12CBF5D3" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>gastrointestinalen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Blutungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6553CBCB" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="35A253CE" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-142"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="3343C6A9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="019405F7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8894B6" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="54BFE7CD" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gefäßverschlüssen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74BDDFE8" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="612C7511" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="61458ECA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="54F54DEC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A291324" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="26B580B7" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24D02C70" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="1C17B7DD" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4483CDE0" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="61BB3481" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...627 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4510"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="052B3848" w14:textId="77777777" w:rsidTr="009E47F8">
-[...4 lines deleted...]
-          <w:p w14:paraId="2352A352" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="7EC67E9D" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DA323F" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="425"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="284" w:hanging="285"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basismedizin  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="78E81EA1" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF4442C" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="279" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
+              <w:t>Kenntnisse/Erfahrungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="250C5131" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEBEDBC" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="09320531" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="64937D12" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:hanging="296"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>kolikartigen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Schmerzen (z.B. Cholezystolithiasis),</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="4C9F19F7" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EFDE09F" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:hanging="296"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>entzündlichen Erkrankungen (z.B. Cholezystitis, Appendizitis)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="27092CC0" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB3E948" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:hanging="296"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>stenosierenden Erkrankungen (z.B. Ileus)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="62922F4F" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26068111" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:hanging="296"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Hernien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="7FCA55C4" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2DC424" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:hanging="296"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erkrankungen des </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Anorektalkanals</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (z.B. Hämorrhoiden, perianale Thrombosen, Fissuren)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="65F65EFE" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1049455B" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:hanging="296"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Abszessen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="1F97D4E8" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A7132F" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:hanging="296"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>chirurgischen Behandlungen von Wunden und Hautveränderungen (z.B. Lipome, Fibrome)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="1C270C7C" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ECF922A" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:hanging="296"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Thromboseprophylaxe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="7BF1E303" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21169F81" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:hanging="296"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Setzen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>einer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Magensonde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="31A024C8" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="099EF16A" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Einfache Anästhesieverfahren (z.B. Lokal- und periphere Leitungsanästhesie/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Oberst'sche</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leitungsanästhesie)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="5E7E4F63" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8082" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67AFEC1D" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:ind w:left="279" w:hanging="279"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34503C6F" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="6301FE1B" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="77D2096E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="27C13690" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="661AE058" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="2EB8734A" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="301D8708" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="752BAE0E" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="6054F379" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="22CA9F06" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FC0C4C2" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="3A57064F" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>kolikartigen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Schmerzen (z.B. Cholezystolithiasis, Nephrolithiasis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="314933CC" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="3799CFEE" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="4F0303C4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="67387668" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="360D450B" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="5243808C" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>entzündlichen Erkrankungen (z.B. Cholezystitis, Appendizitis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="361E99E7" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="02A74CC3" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="5354730E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="1ABDC518" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41B44FAB" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="7C235C01" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>stenosierenden Erkrankungen (z.B. Ileus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D612851" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="738D9C9A" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="648CD4A7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="0944C39F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69CED2CD" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="7D3EFB03" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Hernien</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E79DFD5" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="7430A55D" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="12FCE65B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="023DE2F4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09C7088D" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="2E114E5B" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkrankungen des </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anorektalkanals</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> (z.B. Hämorrhoiden, perianale Thrombosen, Fissuren)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="339FC2B2" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="68F7B73F" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="54CCAF5A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="5A6BAE50" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1DF3AC" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="1B384FCF" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Abszessen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Inzision</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> und Drainage)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1719D352" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="5A5A6F46" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="5AABEEF0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="7C4561F8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B70033C" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="700B23C1" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>chirurgischen Behandlungen von Wunden und Hautveränderungen (z.B. Lipome, Fibrome)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2338F216" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="76678424" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="689969BE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="547DDB4A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10FA48D4" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="0CCC61E8" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Einfache Anästhesieverfahren (z.B. Lokal- und periphere Leitungsanästhesie/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Oberst'sche</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Leitungsanästhesie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC8A61C" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="17D4A9AC" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:strike/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="26D78A22" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="7DF96C77" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="607A9BAD" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="7B527B5F" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Thromboseprohylaxe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB32D23" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="2653F562" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="62EA25E1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="0020A672" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35DAFBD7" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="64C31673" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Setzen einer Magensonde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFC3781" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="2B41387C" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BBC16A8" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="7F9E1C22" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4510"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="5C7CB1C6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="6F37DC9F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09BE16C8" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="6FAA3172" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachspezifische Medizin </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="06BD6C6C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="1EE7E9A0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36BCDED5" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="4D17A37E" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="73E4B217" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="3B315044" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF512F3" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="41FA523A" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Techniken in Diagnostik und Therapie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="0429D553" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="6D099797" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="279116F1" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="6DE10855" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>klinische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Untersuchung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> des Abdomens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="40D40330" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="1B7316FE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53E9865A" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="24097FA8" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>klinische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Untersuchung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> des </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Analkanals</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="11E8CF69" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="743AD384" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="208B0FC5" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="2945C246" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Bewertung und Beurteilung von Indikation und Nutzen allgemeinchirurgischer Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="118FFCE8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="6C3E35C4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B69B6A1" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="0FD151DD" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Häufige allgemeinchirurgische Eingriffe und deren Komplikationen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="23EE46D9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="38852840" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE60F85" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="29A1A008" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirurgische Onkologie </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="0B4E0E3A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="4D6DE066" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0720AB08" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="6765F4D1" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wundheilungsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="12A2EFEC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="2BBC357E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C848303" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="0B46872B" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Spezielle Eingriffe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="5A94673F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="7F8D8DA0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDADE72" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="6E5CF771" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>zentralvenöse</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Zugänge</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>inkl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Portsysteme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="4A4BC10B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="5131149F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A49BFB2" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="747F42C2" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>intestinales</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stoma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="568AC333" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="50B0AFC5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5739915F" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="62F0F33F" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>PEG-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sonden</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="609A8CC1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="241F2812" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="246F65A1" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="25540A62" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation, Grenzen und Risiken fachspezifischer Verfahren:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="17355270" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="714E7884" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2416BBF4" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="5A51058A" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>fachspezifische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sonographie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="1DB1BBBA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="3C9B616C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73A86182" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="6A7243AE" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Röntgen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>, CT, MRI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="0FB6A44E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="6F7FB938" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="467BA004" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="2FF545B3" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Endoskopie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="1B5176F2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="79E1E0F4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC9F88F" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="11F18757" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:hanging="296"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Szintigraphie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>, SPECT/CT und PET/CT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="6CCE7A36" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="697FF45D" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="282" w:hanging="282"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Früherkennung und Intervention bei Gewalt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="6124B4B0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="736D3D47" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4CD218" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="48334F12" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fähigkeit zur Früherkennung von Gewaltformen, speziell im sozialen Umfeld inkl. spezifischer Gesprächsführung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="79B1BDA1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="3D11583F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5834B933" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="40D4C188" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>geeignete Interventionsmaßnahmen inkl. Dokumentation und Weiterverweisung an spezialisierte Hilfsangebote</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32C4BD1B" w14:textId="3880EB36" w:rsidR="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="5D733A8F" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...21 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4510"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="5EAC3BE2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="055EB323" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="409772C6" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="289A5957" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D1AF817" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="44622CD5" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="5CA7B37D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="6D17DB92" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1082296B" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="1D0AEB55" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Techniken in Diagnostik, Therapie und Versorgung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7B98F4" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="46F2D666" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="14FC71D1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="4DEF298C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="289D9D26" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="474F6C0C" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>klinische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Untersuchung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> des Abdomens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41A2935F" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="4CF0D383" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="0E4FBF23" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="70BA9B02" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33A70B49" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="6B19BB58" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>klinische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Untersuchung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> des </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Analkanals</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A68B761" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="553516DA" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="2B9ACE40" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="4C05D367" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24644C5A" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="41D9988F" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Versorgung von zentralvenösen Zugängen inkl. Portsysteme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36D1D9BC" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="53BE711A" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="35F9F87C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="5F60044A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE735A1" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="168BF1E9" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Versorgung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> von </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>intestinalen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stomata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D014D28" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="11CC22CE" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="3CCF7E31" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="48FF9A0D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51BE77C0" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="0191615B" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Versorgung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> von PEG-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sonden</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1304DE43" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="415084B3" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="2666BE22" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="33C796C2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F28ED12" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="10C5AD8E" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>fachspezifische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sonographie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="601BD27C" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="0A9FE958" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E98E515" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="0AEF5663" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4510"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="44971E3A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="7F91CC8D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A994273" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="1AD1D980" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Geriatrie und Wundmanagement </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="737C1E9B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="0910E9D4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="746F78D9" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="17614140" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="0634ADB9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="04A864DB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BAF1139" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="68E7189E" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Betreuung geriatrischer Patientinnen und Patienten bei: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="4F71968E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="5234E1E1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF948FB" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="4B31D7E9" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stuhlinkontinenz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="2ED718F1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="5CA7CDBC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53A9A977" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="51CA6594" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Obstipation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="39D37BE7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="250492BE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE49FCF" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="2C8C7F83" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dekubitusprophylaxe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> und </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wundmanagement</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="51159E61" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="7695A04B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01450D23" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="3B7E47CF" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rehabilitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4569BE97" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="6533641D" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4510"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="1C2B35E1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="0080C90C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04C17383" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="7F94AAF0" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C79151A" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="056EA371" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="43B0D243" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="4B531218" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40BEAB64" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="67AD7E2A" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Betreuung geriatrischer Patientinnen und Patienten bei: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC1ED13" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="05CE02EE" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="18E3BBE3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="330FC379" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="717F1E97" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="4CE9EDF2" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stuhlinkontinenz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34C58749" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="455A44D7" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="1AC9C189" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="39C0D2A3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73ABA810" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="7ECACADA" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Obstipation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5B5B49" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="44D4FB7D" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="6BF6B9EA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="4A3F37C8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49125938" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="355D8418" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Versorgung chronischer Wunden (inkl. Dekubitus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF598E0" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="5FA14E21" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73473F77" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="764BCDCB" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4510"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="232C310F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="33EA504D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5AA302" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="5522D24A" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vor- und Nachsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="798B5DAA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="02555DA5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7162E22A" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="3F1777A2" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="62A12FD6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="40C0F902" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72953F10" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="1FF6239D" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische evidenzbasierte Vorsorgeprogramme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="2AF2B9A0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="7650B917" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB51BA7" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="461D8A55" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vorsorgekoloskopie inkl. Aufklärung, Vorbereitung und Durchführung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="5D132B2F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="643D7EDE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC7EE71" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="11D99BDF" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beurteilung von Hämatomen, Infektionen und Sensibilitätsstörungen nach allgemeinchirurgischen Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="352478A5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="74F7C3A6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="436C8483" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="26390815" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verhaltensempfehlungen nach chirurgischen Eingriffen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="3A9B20CB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="556B2A5B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="533530BA" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="6019B615" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung über Rehabilitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="4FF003E3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="67876D49" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C45E1B0" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="0B44C006" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Thromboseprophylaxe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="260F5CBB" w14:textId="5DA80244" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="517871D2" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4510"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="6528FA99" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="2C838388" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36652CC1" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="14B35923" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6272B224" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="3F6F5102" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-147"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="4DFC501E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="2AC05A0B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7022B285" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="4C59CF06" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beurteilung und Versorgung von Hämatomen, Infektionen und Sensibilitätsstörungen nach allgemeinchirurgischen Eingriffen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E278A94" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="2C67F21F" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-147"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="639A6E94" w14:textId="036B83EE" w:rsidR="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="304B161D" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EB10053" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRDefault="00FA5D14">
-[...22 lines deleted...]
-    <w:p w14:paraId="3691223F" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="4B9C2044" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA5D14">
+      <w:r w:rsidRPr="0097111D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Entrustable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA5D14">
+      <w:r w:rsidRPr="0097111D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA5D14">
+      <w:r w:rsidRPr="0097111D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Activities</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA5D14">
+      <w:r w:rsidRPr="0097111D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DB95BD" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="3F8EA05A" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4510"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="44A97AEE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="700DD1E1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0C5F1C" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="5DAA79C1" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung</w:t>
+              <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="3E113288" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="03D90D00" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34DDDA6C" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="5D398CBD" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akutes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Abdomen </w:t>
             </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="20CACE42" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="46838AD0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34CC6851" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="38D4606A" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>gastrointestinale</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Blutungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="7B6A4624" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="74A23956" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5783DC" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="3F713244" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>akute</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Ischämie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="4122AB7E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="2649E62A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3711CE43" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="0E7E81E5" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
-[...8 lines deleted...]
-              <w:t>Sepsis</w:t>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sepsis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A19E1BA" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="7C0FA708" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4510"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="52CB66C1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="17C0082F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF59E6B" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="7F87CC92" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Befunderhebung, Diagnostik und Therapie häufiger Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="7634DFED" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="44F66C76" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6031EBED" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="3D06B264" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> Schmerzen (z.B. Cholezystolithiasis, Nephrolithiasis) </w:t>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kolikartige Schmerzen (z.B. Cholezystolithiasis, Nephrolithiasis) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="663D4053" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="24BD2465" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="657F7876" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="3CABC54E" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">entzündlichen Erkrankungen (z.B. Appendizitis, Divertikulitis, CED, Gastritis, Ulcus ventriculi et duodeni, Pankreatitis) </w:t>
             </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="751669D8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="6EC6FCC1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56D99AD9" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="0729EF1E" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">obstruktive Symptomatik (z.B. Ileus, Obstipation) </w:t>
             </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="06A7DB56" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="180E13E6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77E77CB3" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="62DB746B" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Hernien</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="4D2BBEC1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="73FEFC87" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="709632E7" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="6F1E2F06" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
-[...8 lines deleted...]
-              <w:t>Erkrankungen der Analregion (z.B. Hämorrhoiden, Thrombosen, Fissuren)</w:t>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erkrankungen der Analregion (z.B. Hämorrhoiden, Thrombosen, Fissuren) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="51B89B9F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="38D1F42C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2241CF40" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="182AB0EB" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Abszesse</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="0406A04B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="7F0A654B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="323706A4" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="69911CCA" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>periphere</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>arterielle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verschlusskrankheit</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Durchblutungsstörung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
-[...8 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="6B7875C7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="52B1A3BA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D400124" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="4CDCEE5F" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
-[...8 lines deleted...]
-              <w:t>chirurgische Behandlung von Wunden und Hautveränderungen inkl. Dekubitus</w:t>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">chirurgische Behandlung von Wunden und Hautveränderungen inkl. Dekubitus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="6BF7ED1C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="36D13F6D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="074B39E0" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="03E30205" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stuhlinkontinenz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="1FE159A1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="4F06954D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="215047DB" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="147B08A0" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
-[...8 lines deleted...]
-              <w:t>Malnutrition</w:t>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malnutrition </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23382A64" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+    <w:p w14:paraId="4A9A8722" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4510"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="05ADEDBC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="7EEB36CB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CBEFAF2" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="253F0D3A" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erlernen von Indikation bzw. Interpretation folgender diagnostischer und therapeutischer Verfahren</w:t>
+              <w:t>Erlernen von Indikation, Interpretation bzw. Anwendung folgender diagnostischer und therapeutischer Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="39F91D5D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="03648107" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C85F446" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="20A209F3" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>klinische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Untersuchung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> des Abdomens </w:t>
             </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="7C7ABB0A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="16ACAF3D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24E83D0C" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="41B6A38A" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>klinische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Untersuchung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> des </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Analkanals</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="73499E67" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="0F787657" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B666BFE" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="79CB8349" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> Leitungsanästhesie)</w:t>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">einfache Anästhesieverfahren (z.B. Lokal- und periphere Leitungsanästhesie/Oberst'sche Leitungsanästhesie) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="691917F7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="67E49B5D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4EB8EC" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="1B60B3F6" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wundmanagement</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Behandlung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>chronischer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wunden</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="177CA20D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="6D7FAE54" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02B93D98" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="48292510" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Versorgung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> von </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>intestinalen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stomata </w:t>
             </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="6D4C7B0A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="4993B876" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2361782F" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="564FAC59" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verwendung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> von PEG-Sonde </w:t>
             </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="1ED10B69" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="16D30D7E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A1911EA" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="43185072" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Verwendung von zentralvenösen Zugängen inklusive Portsysteme </w:t>
             </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="6CD9D166" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="16B38B23" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54AF86F9" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="39B959B7" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fachspezifische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>abdominelle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sonographie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="5CF56EC1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="3349B1E0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B43392D" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="00ED8666" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA5D14">
-[...8 lines deleted...]
-              <w:t>fachspezifische Interpretation der von Radiologinnen und Radiologen bzw. Nuklearmedizinerinnen und Nuklearmedizinern erhobenen Bilder und Befunde bei bildgebenden Verfahren</w:t>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fachspezifische Interpretation der von Radiologinnen und Radiologen bzw. Nuklearmedizinerinnen und Nuklearmedizinern erhobenen Befunde bei bildgebenden Verfahren </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w14:paraId="6E76C672" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="0097111D" w:rsidRPr="0097111D" w14:paraId="17FE6E72" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA6C23F" w14:textId="77777777" w:rsidR="00FA5D14" w:rsidRPr="00FA5D14" w:rsidRDefault="00FA5D14" w:rsidP="00FA5D14">
+          <w:p w14:paraId="2D39A868" w14:textId="77777777" w:rsidR="0097111D" w:rsidRPr="0097111D" w:rsidRDefault="0097111D" w:rsidP="0097111D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Endoskopie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FA5D14">
+            <w:r w:rsidRPr="0097111D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097111D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E6E5910" w14:textId="77777777" w:rsidR="002A13FC" w:rsidRPr="002A13FC" w:rsidRDefault="002A13FC" w:rsidP="00FA5D14"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRPr="0097111D" w:rsidRDefault="005E3F52" w:rsidP="0097111D"/>
+    <w:sectPr w:rsidR="005E3F52" w:rsidRPr="0097111D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...194 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AD234D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3DAD336"/>
     <w:lvl w:ilvl="0" w:tplc="0C07000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -11740,113 +11797,102 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...6 lines deleted...]
-    <w:rsid w:val="005703D8"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
+    <w:rsid w:val="0029137B"/>
+    <w:rsid w:val="002C079D"/>
+    <w:rsid w:val="0034213F"/>
+    <w:rsid w:val="00426505"/>
     <w:rsid w:val="005E3F52"/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="00624414"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00B56E10"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="0097111D"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rsid w:val="00E63698"/>
-    <w:rsid w:val="00F24DC2"/>
-    <w:rsid w:val="00FA5D14"/>
+    <w:rsid w:val="00E94F46"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12246,433 +12292,391 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster452">
     <w:name w:val="Tabellenraster452"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="0034213F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster453">
     <w:name w:val="Tabellenraster453"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="005703D8"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster454">
     <w:name w:val="Tabellenraster454"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00B56E10"/>
+    <w:rsid w:val="002C079D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster455">
     <w:name w:val="Tabellenraster455"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="000F0712"/>
+    <w:rsid w:val="00426505"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster456">
     <w:name w:val="Tabellenraster456"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="0029137B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster457">
     <w:name w:val="Tabellenraster457"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00115D2E"/>
+    <w:rsid w:val="00E94F46"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster458">
     <w:name w:val="Tabellenraster458"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="004A1171"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster459">
     <w:name w:val="Tabellenraster459"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="002A13FC"/>
+    <w:rsid w:val="00624414"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4510">
     <w:name w:val="Tabellenraster4510"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00FA5D14"/>
+    <w:rsid w:val="0097111D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12897,54 +12901,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>771</Words>
-  <Characters>4861</Characters>
+  <Words>719</Words>
+  <Characters>5041</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>107</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5621</CharactersWithSpaces>
+  <CharactersWithSpaces>5688</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>