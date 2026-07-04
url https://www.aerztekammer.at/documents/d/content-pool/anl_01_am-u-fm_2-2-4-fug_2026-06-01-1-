--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,8278 +1,8952 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="03FEBC35" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="03266323" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001031FD">
+      <w:r w:rsidRPr="00A1189D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.2.4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E86E8F0" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="72B5E118" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="425"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78A3150D" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="46895C71" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001031FD">
+      <w:r w:rsidRPr="00A1189D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236B9A12" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="1EAC3C3C" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001031FD">
+      <w:r w:rsidRPr="00A1189D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7202723D" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="508F93D3" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62E575DC" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="2F26F12D" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001031FD">
+      <w:r w:rsidRPr="00A1189D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E761C0" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="03FF17EE" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229DBAA6" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="6C45AAFF" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001031FD">
+      <w:r w:rsidRPr="00A1189D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Frauenheilkunde und Geburtshilfe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180E391D" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="47BDF8EA" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74B1D9F6" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="5E0301A5" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="32B90CE5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="57CC6000" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="660396B2" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="9"/>
+          <w:p w14:paraId="34631293" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akut- und Notfallmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="6179A6E9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="4C817AF4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00308C0E" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="10"/>
+          <w:p w14:paraId="568BCE98" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kenntnisse/Erfahrungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="492F2ABA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="01DF9CF8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="130530D6" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="11"/>
+          <w:p w14:paraId="1E56C566" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="2475C527" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="56F94A22" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3187091F" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="7A95916F" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Genitalblutungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="415281C2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="27A8590A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5519294E" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="349DE008" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akuten </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Unterbauchsymptomatiken</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="236BA518" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="64852898" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1548C2F3" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="006CAF13" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Blutung in der Schwangerschaft </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="3F4CD0F3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="54B8B90C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73A941C3" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="63732E01" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">postpartale Blutung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="61B279D0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="0C9FB78D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00F8BE8B" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="4D9FF5A6" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Verdacht auf </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Extrauteringravidität</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="47A0A141" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="58CFF32C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16F81DEC" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="66515252" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">vorzeitigen Wehen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="3EEC60FF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="63FF9931" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78570F21" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="3CB0C197" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">atypischem Geburtsverlauf </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="194FE358" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="51CF5772" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D51E1CB" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="5FA4D6BF" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>eingeschränkten Vitalitätszeichen des Fötus (CTG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="02C6D63F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="1DD89867" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28D15C18" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="1A5A8622" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Abortus </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>imminens</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="5D71F44A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="60227BB7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2115D3FA" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="195B56ED" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Präeklampsie und HELLP-Syndrom</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="0D50A0C9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="2BEB4F54" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77B59CE3" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="25F10F79" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Hinweisen auf Missbrauch oder Misshandlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6934FD48" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="7D4F1018" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="6F434D47" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="34BF6023" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30E5B130" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="10"/>
+          <w:p w14:paraId="5D296CF7" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertigkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76CB45D7" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="19463080" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="62AFDCC2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="0E5A5BCF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03F88685" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="12"/>
+          <w:p w14:paraId="2CD7FD0D" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="704D5B2E" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="7513A97F" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="1D79D44D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="609770BE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FB4F1CB" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="3B80D29D" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akuten </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Unterbauchsymptomatiken</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BACC121" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="581CB6A3" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="7682902E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="75200481" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65D2421F" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="2CCD0796" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Genitalblutungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E3F8949" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="50A8C1CF" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="43D83A80" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="45A53E94" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09E22CAD" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="12"/>
+          <w:p w14:paraId="6859AEB0" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44D894FB" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="538F9072" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="6E5EE14C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="5CB66E0B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="594907C1" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="12"/>
+          <w:p w14:paraId="6F5E9372" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koordinierung der Maßnahmen des organisierten Rettungs- und Krankentransportwesens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61BB6D59" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="1A4B7AE5" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48F60503" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="5DA88771" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="10726AC1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="11654435" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="212B2D37" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="9"/>
+          <w:p w14:paraId="2560E606" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Basismedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="1F60AA9E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="29AB5020" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10762471" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="13"/>
+          <w:p w14:paraId="74F6586D" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="3382C341" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="6D448E2E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A7E1F47" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="14"/>
+          <w:p w14:paraId="2C2D9F49" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="4633E03E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="3DAF02FB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A8973FF" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="7A0F72AB" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der weiblichen Geschlechtsorgane</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="46D232DF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="1ADE45A1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F2E85DC" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="7E123092" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>hormonell bedingten Beschwerdebildern (z.B. Menopause, Zyklusstörungen, Amenorrhoe, PCOS, Endometriose)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="701BBD78" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="1EFCFF81" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08F668B6" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="5C21FD3D" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>funktionellen Störungen des Beckenbodens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="10D4054F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="15E22E20" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73409D00" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="6AE2B261" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Mamma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="129C8843" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="0530FF5D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30DC685D" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="211030E8" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gestationsdiabetes, Gestationshypertonie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="78444F2A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="68B709C0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A2428F7" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="43C14669" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Rhesusinkompatibilität</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="18356947" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="3BA99351" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F9DEA60" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="14"/>
+          <w:p w14:paraId="50FE0243" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Spezielle Themen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="30B6B753" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="5C39BAD8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54147AC5" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="73854F22" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Pharmakotherapie, Impfungen bei Kinderwunsch, in der Schwangerschaft und Stillzeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="62924CE4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="0018F7C1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CA3CA3C" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="2DC1D519" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Infektionskrankheiten der weiblichen Genitalien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="137E72C2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="6F0E0457" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="219CB2A7" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="58E54828" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schwangerschaft (z.B. Ernährung, Verhalten, Pharmakotherapie) inkl. Koordination und Durchführung der Schwangerenuntersuchungen des Eltern-Kind-Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="643E279A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="56990F35" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="750537E4" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="07C974F8" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperemesis </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>gravidarum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="007300DD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="361CDA9C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F822FDD" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="48E9382C" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Eisenmangel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="08903DFC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="4479720D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56F4CE03" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="0BFB585C" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormontherapie  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="315ECE7C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="1BA56B9E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20A692EA" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="02193225" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Familienplanung und Kontrazeptionsberatung inkl. Einsetzen von Langzeitverhütungsmitteln</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="123A383C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="09656775" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D243CB9" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="341E4C64" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>unkomplizierter Geburt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="414EC5EF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="0784C946" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E8C2405" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="123E9FCA" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Geschlechtsinkongruenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidDel="00D15027" w14:paraId="1C45F25C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidDel="00D15027" w14:paraId="4C1D8309" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="060C2DCE" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidDel="00D15027" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="0C2A4173" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidDel="00D15027" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Varianten der Geschlechtsentwicklung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="45FF4069" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="573DC85B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="426F6194" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="2338DB32" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>weibliche Genitalverstümmelung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C56C738" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="783C37ED" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="70097172" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="23773799" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5825AFB2" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="13"/>
+          <w:p w14:paraId="393A7C61" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38D21F59" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="13C263B1" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="19C286AB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="59C229F0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="355213A2" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="15"/>
+          <w:p w14:paraId="2F9CA833" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28C7F303" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="27ED682C" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="27F29B5C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="25DBC9BD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56B51A06" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="08CFC0BF" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der weiblichen Geschlechtsorgane /Infektionserkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CB43217" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="252209B9" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="1F98690B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="0035FD43" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="213EEDC4" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="7BD70EBB" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">hormonell bedingten Beschwerdebildern (z.B. Menopause, Zyklusstörungen, Amenorrhoe, PCOS, </w:t>
             </w:r>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Endometriose, Myome, Blutungsstörungen</w:t>
             </w:r>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06344DC6" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="045D092F" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="131DC2A6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="7E2E32B4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="350282BE" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="324194C2" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkrankungen der Mamma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C5E9242" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="18F4B0C5" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="138ECCB2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="5EACEAD7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77C11785" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="15"/>
+          <w:p w14:paraId="4D5C2BFC" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Spezielle Themen bzw. Behandlung von:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45B03284" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="6410417B" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="6B1290FF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="227AA59E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="684F7ADD" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="2ABA2E2C" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Pharmakotherapie in der Schwangerschaft und Stillzeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C2964F3" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="438A0F52" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="03CCC0CC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="0E919D4D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="425174DB" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="5630564B" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Impfungen in der Schwangerschaft und Stillzeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49FCD6E4" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="176B686B" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="05BFCBE0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="5A09ACDC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="610D0F06" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="034C50F1" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Familienplanung und Kontrazeptionsberatung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D064CDE" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="21C9E959" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="4ACD3715" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="5A3D34CE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29FD0114" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="4039673D" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperemesis </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>gravidarum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A1F38A6" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="753A578A" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="0CD0F24A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="5B256C9C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DC7075B" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="791F9D6C" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Zyklusstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17720906" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="4CE7293A" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="08C6EA03" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="7543AA3A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46EBC2D2" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="45C49502" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beschwerden in der Menopause</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D9DC622" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="21953CA1" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="520C1888" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="3FE666AF" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="25A5EF1F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="25E71F13" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3515F006" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="14"/>
+          <w:p w14:paraId="04FE2BE8" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Medizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="68BFBB1C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="49588F0F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69D3430A" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="16"/>
+          <w:p w14:paraId="2E9FF3CB" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="4BF52D5A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="5523530A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E7A1144" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="17"/>
+          <w:p w14:paraId="657503E5" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Verfahren:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="15AB86E2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="6AAB3255" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17D9B2C2" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="47358139" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Sonographie </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="064D2A00" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="374D67FE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70624DBC" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="44B6E3C9" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Anwendung eines Ringpessars </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="101A2FB0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="73795E16" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5950E97C" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="17"/>
+          <w:p w14:paraId="2F9B4A2D" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation, Risiken und Grenzen fachspezifischer diagnostischer und kurativer Verfahren:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="5065368A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="4015CFA3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57A42D28" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="121B659C" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Hysteroskopie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="1496FDEC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="5D554E67" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55EA3242" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="1FCB8260" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Curettage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="0688E2B9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="1C225462" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F980871" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="2CADA1BB" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Laparoskopie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="44C4D52E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="22393E95" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C6E767F" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="6C0BF815" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">fachspezifische sonographische Verfahren </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="1B67E939" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="111A5CE5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E3326E4" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="0922A4D6" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Pränataldiagnostik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="2E40B53A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="7BA5367B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C6AF4DD" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="17"/>
+          <w:p w14:paraId="3B6A64AE" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Information und Kommunikation mit Patientinnen und Patienten über folgende fachspezifische Erkrankungen, Untersuchungen und Behandlungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="43DD131D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="7885E692" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03753E20" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="0C2813A2" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Endometriose, Myome, Blutungsstörungen, Zyklusstörungen, Menopause</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="28F719D8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="373A702D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13330FF0" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="43EB5C22" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schwangerschaftsabbruch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="6C9040ED" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="67C4F41B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AA73B07" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="57EE306F" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Sectio </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>caesarea</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="273804BF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="604AD442" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7517A594" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="09D58B3A" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Infertilitätsberatung und -behandlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="3E880FBB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="5BF73019" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B1ACF1B" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="31BDDDEA" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>habitueller Abort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="48013C38" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="6E59C8B8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04D0595F" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="17"/>
+          <w:p w14:paraId="34FD23F9" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Früherkennung und Intervention bei Gewalt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="52571B4F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="1F37E18F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72701EB6" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="05761CB4" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fähigkeit zur Früherkennung von Gewaltformen, speziell im sozialen Umfeld inkl. spezifischer Gesprächsführung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="3ABCFE14" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="2F53B47F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72BF94D1" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="3DD4FF52" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>geeignete Interventionsmaßnahmen inkl. Dokumentation und Weiterverweisung an spezialisierte Hilfsangebote</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F6C0B52" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="39403F75" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1416"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="4C2AF96A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="7138A7FD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EFB429F" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="16"/>
+          <w:p w14:paraId="70CF44BE" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3837B517" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="5A8D13AD" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="46D6D80C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="4168105E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27AF2AFB" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="18"/>
+          <w:p w14:paraId="25919471" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Verfahren:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0610A000" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="5CF86C85" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="15605CE3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="7154EC7F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B2B191B" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="5048CF1F" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erstversorgung in einer allgemeingynäkologischen Ambulanz </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F6EE4FD" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="143EC476" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anmerkung: dieser Inhalt ist ausschließlich zu absolvieren, wenn das Wahlfach in einer Krankenanstalt absolviert wird.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C53C95A" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="4703A16F" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:right="177"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CD8261D" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="6201C7C9" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="21DAB0EE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="17BED707" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B3B0278" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="795A4966" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Geriatrie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="021DC2E6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="6C579DE6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DC24D56" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="19"/>
+          <w:p w14:paraId="0F4BDC85" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="5A49BFAB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="68D9AED3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4ACA9F30" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="20"/>
+          <w:p w14:paraId="78517A9C" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Betreuung geriatrischer Patientinnen bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="04DABD3E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="7419E885" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A4ADBAF" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="0214D41C" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Inkontinenz </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="04F468F6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="3A6670DA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="569A9FE1" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="20FA38EC" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Veränderungen der Brust</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="4558BB56" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="4942371F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F6B6043" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="0704411A" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Descensus </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="4139BBE5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="781ABD6B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7817B9A4" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="0C496E57" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vulvaveränderungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> im Senium (z.B. Scheidentrockenheit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EEA08A5" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="34E1AC74" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="6C854EB6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="64020EC3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="535A9495" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="19"/>
+          <w:p w14:paraId="50A1BE46" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5502EE85" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="680D5EFD" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-289"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="0132CF11" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="4F579084" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5129999F" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="3DFD3C89" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Betreuung bzw. Behandlung von geriatrischen Patientinnen bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43F74C31" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="37082A9D" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="79A95F27" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="70B9A84B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="153E7BCC" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="6D4FFCBB" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Inkontinenz </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="191FF291" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="309F778A" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="73E02754" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="7341CA04" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71B465BF" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="1D7A4A2C" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Veränderungen der Brust</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30B03B50" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="777C3673" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="7FF5FE32" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="14B48DF8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7951B55A" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="3DEFFF8D" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Descensus </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EA73701" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="3B2BA70E" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="020A0B79" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="60EDBE0A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B25C664" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="6DB71A50" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vulvaveränderungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> im Senium (z.B. Scheidentrockenheit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1338B87B" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="24796A3F" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5666CAB1" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="1BA06698" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="41769C3E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="71A4237D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="407AC8D0" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="738C8A57" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Vorsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="17E404C9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="2DFBDB9D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E54D7B4" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="21"/>
+          <w:p w14:paraId="40F2643A" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="282"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="6C7BA949" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="4CE563A0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2198582E" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="3224E802" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Evidenzbasierte Information und Beratung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="0E40C403" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="07A005B0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F1A47C9" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="22"/>
+          <w:p w14:paraId="172BD53B" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beckenbodentraining</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="20F89464" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="22051635" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65AC6055" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="2106EED5" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>gynäkologische Vorsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="68C3680B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="63900DDA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B618F4D" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="3831A4E7" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Mammographie-Screening</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="36C148E9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="7A0D9721" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B7B5D91" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="28705F87" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Rhesusprophylaxe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="7989AD94" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="2080846A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3016E631" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="766BCC10" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Immunitäts- und Impfstatus (inkl. vor und während der Schwangerschaft)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="548A6910" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="1883B264" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31D5076B" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="7D64A10F" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>sexuell übertragbare Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5CED78CE" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="0F5F5636" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8081"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="5E47F168" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="2FADE2E4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D40698E" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="21"/>
+          <w:p w14:paraId="577B0BB7" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B1E2395" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="267D4ADE" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="545A761A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="613C25F2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0904FA4D" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="8"/>
+          <w:p w14:paraId="3CE6202B" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="426" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Evidenzbasierte Information und Beratung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F031572" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="636CD534" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="2F2E7E1B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="28232772" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D71AC6C" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="5B88B0FE" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beckenbodentraining</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CF07110" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="25FAF8AF" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="5EA16294" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="2A5949ED" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25A89F10" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="67ACFA08" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>gynäkologische Vorsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50EAE6B4" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="7200F8E4" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="6648DD7A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="2395074E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="704FA3C6" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="3E75CFC1" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Mammographie-Screening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A4AE53B" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="48B003F7" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="3AFE49FE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="0C046526" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14657162" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="2745F662" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Rhesusprophylaxe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12BB6AD6" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="4209C62C" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="71F7F732" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="4633311E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48695C3B" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="1FA90A25" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Immunitäts- und Impfstatus (inkl. vor und während der Schwangerschaft)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D041DCD" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="32F6EEC8" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="729D426D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="757C1ED1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50D31C12" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="25"/>
+          <w:p w14:paraId="34F02A29" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>sexuell übertragbare Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DE8AF63" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="7C8E2DB3" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="160A4B28" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="35B71C41" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="16BFC87C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="0E6FFC55" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23F2053D" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="4CC3CBD8" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Nachsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="45531763" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="40B1C393" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="567AEFEC" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="23"/>
+          <w:p w14:paraId="792FFAB4" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="282"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="7E8C1C97" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="2BB65CEB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FB504F6" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="7EA8C5BA" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Nachsorge nach fachspezifischen Behandlungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="73B0F1E1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="3431690D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6031DB25" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="0E177007" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Behandlung und Betreuung im Wochenbett</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="3108450E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="6D7FB9F7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="663C43F7" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="26"/>
+          <w:p w14:paraId="6697ED83" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Früherkennung postpartaler psychischer Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="3B869D74" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="3374888A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="254DFA43" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="26"/>
+          <w:p w14:paraId="580E30D7" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stillberatung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36533F10" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="18A6E735" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="0E05EC7D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="3144CBBE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32A70D13" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="23"/>
+          <w:p w14:paraId="5600A442" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DAD5796" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="71AA672B" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="-147"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="0100688F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="7D425F61" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="144E2678" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...3 lines deleted...]
-                <w:numId w:val="24"/>
+          <w:p w14:paraId="3748F9E3" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Nachsorge nach fachspezifischen Behandlungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15267FC5" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="05A74658" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:ind w:left="278"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07B7EE13" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="7651FC07" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36350441" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="423E990C" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001031FD">
+      <w:r w:rsidRPr="00A1189D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Entrustable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001031FD">
+      <w:r w:rsidRPr="00A1189D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001031FD">
+      <w:r w:rsidRPr="00A1189D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Activities</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001031FD">
+      <w:r w:rsidRPr="00A1189D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF0FD2E" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="7682289D" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4511"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="42B2D2B7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="5DA01A2E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2D9B7C" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="7A5D0545" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="06331895" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="7F173879" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="614A9B42" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="62194920" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="2A7DDACF" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>akuter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Unterbauchschmerz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="489718F0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7142CB4A" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="38DE70B8" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t>Genitalblutungen/vaginale Blutungen</w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Genitalblutungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>vaginale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Blutungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="393FF3AB" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+    <w:p w14:paraId="67A47DB6" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4511"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="225A2A96" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="02DED8E2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6573B100" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="2C7796BF" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001031FD">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="14737538" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Anamnese, Befunderhebung, Diagnostik und Therapie häufiger Erkrankungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="544AF5B2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7820914F" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="3A33121F" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...9 lines deleted...]
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkrankungen der weiblichen Geschlechtsorgane/Infektionskrankheiten </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="2B5B758C" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="29123AE8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C64A004" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="5AC0949D" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="553C5B2B" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>hormonell</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>bedingte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Beschwerdebilder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Klimakterium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="024A7C9C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB94942" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="3B6A9107" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...9 lines deleted...]
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Zyklusstörungen</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="2DCCBE70" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="1DB1E010" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07825392" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="7E9B0F96" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="3A3A5D40" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">funktionelle Störungen des Beckenbodens/Inkontinenz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="7235C7D3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22B2A395" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="4BED85E0" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="78EC50DA" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Erkrankungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> der Mamma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="72A50C2F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C183D15" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="143FE79C" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="58EF9DFA" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Myome</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Blutungsstörungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Zyklusstörungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Menopause </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="38F5E8B0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE6AFB6" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="40D14FF9" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="51EE1EDA" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Gestationsdiabetes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Gestationshypertonie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="24C348EE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8C56E2" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="4CEC6AA0" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hyperemesis gravidarum </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="6C176DD4" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D18CE7" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001031FD">
-[...8 lines deleted...]
-              <w:t>gravidarum</w:t>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kontrazeption</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="3E3D4C45" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="1C745C18" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="372269B0" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="59DD5E37" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="3685B721" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impfungen und Pharmakotherapie in der Schwangerschaft und Stillzeit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="3F8A3C96" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50A3C9E8" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="36FDBEB7" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="20C0F406" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Geschlechtsinkongruenz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="692E2637" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42CF2B67" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="3543129F" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="2D309388" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Präklampie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>, HELLP-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Syndrom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="1840F028" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="255E4959" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="2A7CFE9F" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001031FD">
-[...8 lines deleted...]
-              <w:t>Präklampie</w:t>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Varianten</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001031FD">
-[...13 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="65288F83" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> der </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Geschlechtsentwicklung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="45EB7BD1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9884B9" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="0E49F292" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...47 lines deleted...]
-              <w:t>weibliche Genitalverstümmelung</w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>weibliche</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Genitalverstümmelung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D0CA5BF" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...1 lines deleted...]
-        <w:spacing w:line="200" w:lineRule="exact"/>
+    <w:p w14:paraId="75F9E447" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4511"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="1259538C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="2EAE8CF4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="793F7430" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="001031FD">
+          <w:p w14:paraId="0EB77274" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="001031FD">
+            <w:r w:rsidRPr="00A1189D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="3BDE2992" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Erlernen von Indikation, Interpretation bzw. Anwendung folgender diagnostischer und therapeutischer Verfahren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="4AE60677" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07E6C9F3" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="79624B0C" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="3CECF776" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>gynäkologische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Untersuchung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="20BBB03F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54EDAC04" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="7592EDDA" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="0C76E3D9" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>fachspezifische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Sonographie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="4F638A1D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69DE33D2" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="5B6511AA" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="1B668B27" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Ringpessar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="44FB021E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480FA62B" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="38B64ED5" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="1F302768" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Infertilitätsberatung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>behandlung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="7AB8B278" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47F50E3D" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="6C8D1056" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="4E95628E" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kolposkopie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="0FD4FA9F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1564942E" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="1AA38FEB" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001031FD">
-[...6 lines deleted...]
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Urodynamik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001031FD">
-[...6 lines deleted...]
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="235A8745" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="1745C745" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F2C41E" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="789F6DD7" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="31C36440" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Geburtskomplikationen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="2345A96D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="630429C5" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="6AFA66C6" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="3623D610" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Hysteroskopie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/Curettage </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="7C068DF3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE9C47E" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="428178DD" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="001031FD" w:rsidRPr="001031FD" w14:paraId="534A8B6D" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Laparoskopie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1189D" w:rsidRPr="00A1189D" w14:paraId="3949573F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17D7F7CF" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
+          <w:p w14:paraId="2280910D" w14:textId="77777777" w:rsidR="00A1189D" w:rsidRPr="00A1189D" w:rsidRDefault="00A1189D" w:rsidP="00A1189D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t>fachspezifische Interpretation der von Radiologinnen und Radiologen bzw. Nuklearmedizinerinnen und Nuklearmedizinern erhobenen Bilder und Befunde bei bildgebenden Verfahren</w:t>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fachspezifische Interpretation der von Radiologinnen und Radiologen bzw. Nuklearmedizinerinnen und Nuklearmedizinern erhobenen Befunde bei bildgebenden Verfahren </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1189D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DD3BC85" w14:textId="77777777" w:rsidR="001031FD" w:rsidRPr="001031FD" w:rsidRDefault="001031FD" w:rsidP="001031FD">
-[...13 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRPr="00A1189D" w:rsidRDefault="005E3F52" w:rsidP="00A1189D"/>
+    <w:sectPr w:rsidR="005E3F52" w:rsidRPr="00A1189D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...194 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01610763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EEAD288"/>
     <w:lvl w:ilvl="0" w:tplc="C952D8E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -10668,183 +11342,170 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...8 lines deleted...]
-    <w:rsid w:val="005703D8"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
+    <w:rsid w:val="0029137B"/>
+    <w:rsid w:val="002C079D"/>
+    <w:rsid w:val="0034213F"/>
+    <w:rsid w:val="00426505"/>
     <w:rsid w:val="005E3F52"/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="00624414"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00B56E10"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="0097111D"/>
+    <w:rsid w:val="00A1189D"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rsid w:val="00E63698"/>
-    <w:rsid w:val="00F24DC2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA5D14"/>
+    <w:rsid w:val="00E94F46"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11244,462 +11905,420 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster452">
     <w:name w:val="Tabellenraster452"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="0034213F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster453">
     <w:name w:val="Tabellenraster453"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="005703D8"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster454">
     <w:name w:val="Tabellenraster454"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00B56E10"/>
+    <w:rsid w:val="002C079D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster455">
     <w:name w:val="Tabellenraster455"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="000F0712"/>
+    <w:rsid w:val="00426505"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster456">
     <w:name w:val="Tabellenraster456"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="0029137B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster457">
     <w:name w:val="Tabellenraster457"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00115D2E"/>
+    <w:rsid w:val="00E94F46"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster458">
     <w:name w:val="Tabellenraster458"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="004A1171"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster459">
     <w:name w:val="Tabellenraster459"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="002A13FC"/>
+    <w:rsid w:val="00624414"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4510">
     <w:name w:val="Tabellenraster4510"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00FA5D14"/>
+    <w:rsid w:val="0097111D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4511">
     <w:name w:val="Tabellenraster4511"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="001031FD"/>
+    <w:rsid w:val="00A1189D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11924,54 +12543,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>845</Words>
-  <Characters>5326</Characters>
+  <Words>783</Words>
+  <Characters>5491</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>116</Lines>
+  <Paragraphs>79</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6159</CharactersWithSpaces>
+  <CharactersWithSpaces>6195</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>