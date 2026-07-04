--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,6823 +1,6929 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="214CF999" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="3BC03DB1" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB7BE9">
+      <w:bookmarkStart w:id="0" w:name="_Hlk229406010"/>
+      <w:r w:rsidRPr="00BC1378">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.2.5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21101503" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="590B83F8" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0102D0F0" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="29D2A4AD" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB7BE9">
+      <w:r w:rsidRPr="00BC1378">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6416272E" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="110443B0" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB7BE9">
+      <w:r w:rsidRPr="00BC1378">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E9FF0E" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="6BA56B4F" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BEA9E3D" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="4412B4A1" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB7BE9">
+      <w:r w:rsidRPr="00BC1378">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C5886B" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="1CA852F1" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F0F26E6" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="0082A1D9" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB7BE9">
+      <w:r w:rsidRPr="00BC1378">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Urologie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5353F79B" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="2E87C173" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="574EDC09" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="2915146C" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="744D64E7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="009A7B25" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="075C203C" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="28BD48B1" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akut- und Notfallmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="18D46A31" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="6FCF411C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5824DA38" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="4172E530" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="53833D86" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="457B35DE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27FA9718" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="7D01B49F" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk209785501"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:bookmarkStart w:id="1" w:name="_Hlk209785501"/>
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="5203808C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:bookmarkEnd w:id="1"/>
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="607D23BD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CDC144B" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="22CE541A" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Blutungen des Urogenitaltraktes/Harntraktes </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="79AA0059" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="59862238" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B676C13" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="3BD0EFA3" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akutem Harnverhalt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="61EE3A2D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="4BC86DF3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09DC4275" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="09DBAEAA" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Hodentorsion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="646367D3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="1686E95A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B3AA89E" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="632ED3F9" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verletzungen im Urogenitalbereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="23957A48" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="7832C472" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5492ECDB" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="50B2D8C4" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Urosepsis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="43E34668" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="01C8CF45" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3880E523" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="4EA7432C" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="7FFBC3F4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="78D29423" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0110E3B2" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="0FC44D35" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koordinierung der Maßnahmen des organisierten Rettungs- und Krankentransportwesens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="789972DB" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="418A082A" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="7C85A3A8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="30FC3A47" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31D833AB" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="6767FA10" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertigkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E43078E" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="1AF12A9B" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="6B77F9E0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="6CD60EE9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DE45267" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="57547196" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B3A0253" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="5D965F62" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="27C25423" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="2A0FF872" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74B9EA67" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="6B06F874" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Blutungen des Urogenitaltraktes/Harntraktes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B625E24" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="05766511" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="4ABB9EC5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="2124FBF4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65227A03" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="41BAFAE4" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akutem Harnverhalt </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76AFA0E0" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="3D37CFA0" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="7FBCB098" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="561A489E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1AC6CCE7" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="22E2766A" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verletzungen im Urogenitalbereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57AF6B85" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="64E591E1" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="7CFB38ED" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="43820FA9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04CFAAE9" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="4960B41C" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Urosepsis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DDC7181" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="1DEA606E" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="39114E7C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="46FBF965" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CC3DED9" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="6F9FACF8" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11490353" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="5BBB997B" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67FCC1E3" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="4B9B7F3E" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="32032E7B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="267FCAA6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66A70F4F" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="276D486A" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Basismedizin </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="05A6BA44" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="56E3AB41" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F1AE3EC" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="0F8E085E" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="262BAC3D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="31BCFACB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68447AE6" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="772DC3C9" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="3B893746" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="7D482FF4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="747B5C1A" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="39EE127E" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>unkomplizierten Infektionen der ableitenden Harnwege</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="7DF87C90" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="129D93D2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A1A4C94" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="5564AF15" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Miktionsbeschwerden/Blasenentleerungsstörungen (Prostatahypertrophie) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="792DEF9C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="292A9720" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40CFA65C" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="423C94F0" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Inkontinenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="3BF557E3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="7B364F4E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="724E2BDB" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="61F47B98" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumoren </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="0AF89927" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="640558BE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E396586" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="6D8D6269" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Steinerkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="00A8D499" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="40FC2A20" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E182DFA" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="3C2A61F1" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Varikozelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="15358AEB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="1574D85F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67F09FF6" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="24E8E3B8" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Hämaturie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="3FA3AB52" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="39BC0EC9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="421F238D" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="3E9D75C6" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Eingriffe bzw. Behandlungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="0CFFF148" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="78DE90D9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04F02D21" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="7E901766" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Harnbeurteilung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="6711668C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="61E91D16" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51D803AA" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="0D67CB26" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>transurethrale Katheterisierung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="6080DDE8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="74FB7BE6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2198083D" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="470DBC3E" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Betreuung von Patientinnen und Patienten mit Dauerkatheter inkl. suprapubischer Katheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="592276AE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="4DF3220E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4ACDEDA4" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="6ECD1D8A" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Blasentraining</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A2FE3B4" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="036E54B9" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="64886D90" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="6DC57950" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A3F38D9" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="3AB4E452" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2674A91C" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="48A7F096" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="16E45F56" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="73AB0B52" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60E017B6" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="4BCBF590" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese, Statuserhebung, Diagnostik und Behandlung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FFA7843" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="6A9866C2" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="55CCFA6F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="35846515" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="522A142C" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="03DE49BF" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>unkomplizierten Infektionen der ableitenden Harnwege</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3354C316" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="01BFC8BB" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="1EB98D46" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="2875FCE3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33B04D31" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="3326A47C" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Miktionsbeschwerden/Blasenentleerungsstörung (Prostatahypertrophie) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D8E149D" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="6C80E8F5" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="4E55C41A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="3E4DE95A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F6D7FC9" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="517349EF" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Inkontinenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36CC1531" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="4EE83BE0" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="37C1B178" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="69B9BFA2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B510857" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="4DFDE787" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumoren </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7EB9C4D9" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="20A80AF9" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="43611014" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="53ACA6D1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1CC20D28" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="15F98724" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Steinerkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B7F72B9" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="20C22907" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="535F2069" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="67BEE190" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DB2A62E" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="21887F63" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Varikozelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="499E2786" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="0C8BBC2E" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="370475DA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="5F4E3970" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="036B4918" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="20E03BA3" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Hämaturie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45DFD53E" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="555CAC63" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="0E66A472" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="5FF80B87" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="412A0D3A" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="56FE77F8" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Eingriffe bzw. Behandlungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="054A4C88" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="7B4D4FB7" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="17293E5C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="45601F41" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12BF753F" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="49DF112F" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Harnbeurteilung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56019E78" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="0DA31B6F" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="318754AD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="4AB5EC99" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2449FDF4" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="139BE7B8" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>transurethrale Katheterisierung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45A04BC3" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="5F152EEC" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="03F84C1D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="769EA4D5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FC84CB6" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="404293C1" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Betreuung von Patientinnen und Patienten mit Dauerkatheter inkl. suprapubischer Katheter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3233B01E" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="552B3BB6" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="678CA683" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="3F2678EA" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="470B686A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="19F5A956" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19DCCF5A" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="41F97476" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Medizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="0711DAC5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="19E52AE9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BB1979B" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="006E1340" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="2101DD74" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="693D515D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="530279A7" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="07ABEA04" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Verfahren:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="1A0C025B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="43BFAD3A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F996030" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="70673DED" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Zystoskopie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="2F9418F2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="6977CD2E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59C32CA2" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="2B6554ED" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">suprapubische </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Blasenkatheterisierung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="5D9C1250" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="16A28E9A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F8DCA70" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="340749AF" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>fachspezifische Sonographie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="4B00E1C0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="01124A6D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="477768EB" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="75455D1E" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Karzinomfrüherkennung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="12811DD0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="545CEDA4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BE16F8B" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="35BDFB42" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkennen hormoneller Störungen beim Mann</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="78CD25B8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="314E22FC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E6160D7" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="0C1589A4" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Methoden zur Kontrazeption beim Mann</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="6301C025" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="3F9EEC69" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="712CE95E" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="1DA0DF30" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>operative Inkontinenztherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="75457168" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="0CE7370B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5535352A" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="4EE045EB" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Diagnostik und Therapie der erektilen Dysfunktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="5AE1A111" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="705144E0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="041CAB3B" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="1D375F57" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Lithotripsie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="48D62AB7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="4C34D784" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1CECF094" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="78CC2F05" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Betreuung von Patientinnen und Patienten mit Geschlechtsinkongruenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="19697F62" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="0D579E1D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B319D39" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="223CB0CE" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation und Grenzen fachspezifischer diagnostischer Verfahren:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="1C665DC7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="047A6320" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F4886C0" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="755978C0" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>fachspezifische bildgebende Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="0B852BB1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="474BFFE8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E284FAC" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="66398263" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>urodynamische Untersuchungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="3A736FE2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="65E23B5C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EE9CD3E" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="49A54F5B" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beurteilung von Tumormarkern und weiterführenden Laboruntersuchungen</w:t>
-            </w:r>
-[...123 lines deleted...]
-              <w:t>Behandlung von urologischen Malignomen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7226C84D" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRDefault="00CB7BE9"/>
+    <w:p w14:paraId="330C2871" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1378">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="4BC00EF8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="4431CA1E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0263DA73" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="74783FBA" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
-              <w:ind w:left="284" w:hanging="284"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00CB7BE9">
+              <w:ind w:left="284" w:hanging="285"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Information und Kommunikation mit Patientinnen und Patienten über fachspezifische Untersuchungen und Behandlungen:</w:t>
+              <w:t>Indikation und Risiken fachspezifischer therapeutischer Verfahren:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="219DCF98" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="0464117F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="220B2BD8" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="4523AB01" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>korrekte Harngewinnung</w:t>
+              <w:t xml:space="preserve">operative, endoskopische und laparoskopische Verfahren </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="1354522A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="2AF0BEB6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E31B0B1" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="0DFFD73C" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Miktionsprotokollerstellung</w:t>
+              <w:t>Behandlung von urologischen Malignomen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="627B3830" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="2225BFA0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24E0E343" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="70D12282" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="38"/>
               </w:numPr>
-              <w:ind w:left="709" w:hanging="285"/>
-[...19 lines deleted...]
-              <w:t>Infertilität</w:t>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Information und Kommunikation mit Patientinnen und Patienten über fachspezifische Untersuchungen und Behandlungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="7DDEEF0C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="1D22F80F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C2761C8" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="1D353445" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Sexualberatung inkl. Kontrazeption</w:t>
+              <w:t>korrekte Harngewinnung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="5E106001" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="6601FF1F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C85A4CE" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="61932BBE" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="40"/>
               </w:numPr>
-              <w:ind w:left="284" w:hanging="285"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Früherkennung und Intervention bei Gewalt: </w:t>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Miktionsprotokollerstellung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="7249115D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="607DD30A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="353FF93B" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="75A54610" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
-              <w:rPr>
-[...17 lines deleted...]
-              <w:t>Fähigkeit zur Früherkennung von Gewaltformen, speziell im sozialen Umfeld inkl. spezifischer Gesprächsführung</w:t>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Infertilität</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="5001E06A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="2795572E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="782C212E" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="561610F4" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Sexualberatung inkl. Kontrazeption</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="1A49B293" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="273E40D3" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:ind w:left="284" w:hanging="285"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Früherkennung und Intervention bei Gewalt: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="7B32C070" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="185475AA" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fähigkeit zur Früherkennung von Gewaltformen, speziell im sozialen Umfeld inkl. spezifischer Gesprächsführung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="52DC297D" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="650D860A" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="709" w:hanging="285"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>geeignete Interventionsmaßnahmen inkl. Dokumentation und Weiterverweisung an spezialisierte Hilfsangebote</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="730B2257" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="633083EA" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="54C4214D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="11D60903" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D3149A9" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="57418A3D" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36E39B28" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="08612506" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="18EBD809" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="4797CC6C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="033E63AA" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="5B24638C" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Sonographie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B821853" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="1E0BD930" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2ACB9E5D" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="258A17BD" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="3A6ACF32" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="27E20F41" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60871CDA" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="3DBD7298" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Geriatrie und Palliativmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="1CB83F00" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="33117888" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E9B73DA" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="267008E1" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="6685EBF6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="66E17B9B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63559D71" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="4049B640" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Betreuung geriatrischer Patientinnen und Patienten und palliativmedizinischer Patientinnen und Patienten während und nach fachspezifischen Behandlungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="15AF9ED8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="5937555C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3ABA3C7F" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="734FD8A6" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Betreuung geriatrischer Patientinnen und Patienten bei Inkontinenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D6D7B9F" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="3AD28A68" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="055DA887" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="404EC784" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C2C2A40" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="3A148568" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vor- und Nachsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="0DFED25A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="6ACE3AA7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7516FD42" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="2948D98A" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kenntnisse/Erfahrungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="24AB2673" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="7D4CEF73" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03D88677" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="04AD095D" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Evidenzbasierte Vorsorge urogenitaler Tumorerkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="68015FB6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="72151621" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54EECB7D" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="0B8B179A" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Komplikationen nach urologischen Eingriffen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="7DE83C64" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="284E79C1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17C1B923" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="2DFEF01E" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verhaltensempfehlungen nach urologischen Eingriffen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="30708E7B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="0571B824" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5161CFDF" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="65A1A632" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung über Rehabilitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6916D0CF" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="76B1E6BC" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="9498" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8082"/>
-        <w:gridCol w:w="1411"/>
+        <w:gridCol w:w="7911"/>
+        <w:gridCol w:w="1587"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="165CEF1D" w14:textId="77777777" w:rsidTr="009E47F8">
-[...4 lines deleted...]
-          <w:p w14:paraId="2B558405" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="6895B3AE" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21EDBA34" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="454" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:tcW w:w="1587" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AB68019" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="380D12C4" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="6BA44710" w14:textId="77777777" w:rsidTr="009E47F8">
-[...4 lines deleted...]
-          <w:p w14:paraId="064DEF93" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="036F6940" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="521B092E" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="447" w:hanging="276"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verhaltensempfehlungen nach urologischen Eingriffen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:tcW w:w="1587" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76EC8B2D" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="723C03EC" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="171B14C3" w14:textId="77777777" w:rsidTr="009E47F8">
-[...4 lines deleted...]
-          <w:p w14:paraId="18472B9F" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="084B8E8D" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6425811B" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="46"/>
+                <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="447" w:hanging="276"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung über Rehabilitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:tcW w:w="1587" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D614182" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="0DD6E63E" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04F82C20" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="55A86946" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FC16C57" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="38DB8928" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB7BE9">
+      <w:r w:rsidRPr="00BC1378">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Entrustable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB7BE9">
+      <w:r w:rsidRPr="00BC1378">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Professional Activities (EPAs)</w:t>
+        <w:t xml:space="preserve"> Professional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC1378">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC1378">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A661F97" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="59299E7E" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4512"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="61D53B29" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="4BB173D3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD6E9D4" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="2CB2353F" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="08DC8783" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="506BA0CA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C4B893B" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="71B5397F" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Blutungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> des </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Urogenitaltraktes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Harntraktes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="3DBC3AB0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="5D589894" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F474F5C" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="4C0455B3" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koliken</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>bei</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Steinabgang</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="002886B8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="490FFC8B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7924499A" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="2AE25CD4" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akutem</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Harnverhalt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="7878F87A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="254CC0B5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC4F85E" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="05583DF0" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verletzungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>im</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Urogenitalbereich</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="05BCE366" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="19AA9904" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53E14FBD" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="0C89B327" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Hodentorsion</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="6EEF0AB0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="2A81AA22" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A6C7C73" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="40BCEA9F" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Urosepsis</w:t>
+              <w:t xml:space="preserve">Urosepsis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6379E3A4" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="4B68A20F" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4512"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="7F1E75A3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="7F111ACD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="561F0562" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="081DECC6" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Anamnese, Befunderhebung, Diagnostik und Therapie häufiger Erkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="1A9622FC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="43E38A8E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E93E3C7" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="4E3E377D" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">unkomplizierte Infektionen der ableitenden Harnwege </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="117768CA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="47D89F6F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC8E149" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="0B4742C1" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Miktionsbeschwerden</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Blasenentleerungsstörung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Prostatahypertrophie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="5507FCB7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="4C66E2E7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFBDADC" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="5C693D70" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Inkontinenz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="23889642" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="195712C2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E76EDAB" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="221BA35E" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Tumore</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="7833C135" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="4C8A440A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49F93359" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="3C776C80" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Steinerkrankungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="235A47C6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="79A7C89E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74881353" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="6F610FCB" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Varikozele</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="24F328F0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="02949D33" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59802AB4" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="34C84890" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Hämaturie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F764818" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+    <w:p w14:paraId="1A5F5BB0" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4512"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="1E8A2315" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="448D2C6D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17B89072" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="574D1E38" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erlernen von Indikation bzw. Interpretation folgender diagnostischer und therapeutischer Verfahren</w:t>
+              <w:t>Erlernen von Indikation, Interpretation bzw. Anwendung folgender diagnostischer und therapeutischer Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="6026AD05" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="28AF28C0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3470A2EA" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="76EE2284" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>transurethrale</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>/</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>suprapubische</w:t>
+              <w:t>Blasenkatheterisierung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:snapToGrid w:val="0"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="1308C706" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="3F9D2C88" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46C873A1" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="62BB1EE5" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Harnbeurteilung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="5D02CB84" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="31A3A208" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52C7FB5C" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="0BC2221E" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>fachspezifische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sonographie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="5C82E051" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="26FE2EA7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F4671A7" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="6D8BCB2B" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostik und Therapie der erektilen Dysfunktion (Sexualberatung) </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="0F8F3531" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="2BED6A75" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23E47CA9" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="0050843B" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Diagnostik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> der </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Infertilität</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[2]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="677372E3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="4DBF590D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03F84B75" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="4E19C5A0" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Zystoskopie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="73DBBEC1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="58326931" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="530B4ED2" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="40C81DF7" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Methoden zur Kontrazeption beim Mann </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="251BD6C4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="3FAF59AE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5031E49A" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="20FA5C30" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Lithotripsie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="15ABEA14" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="1BFC3BCF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="13"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="380AE97B" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="4510438C" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>fachspezifische Interpretation der von Radiologinnen und Radiologen bzw. Nuklearmedizinerinnen und Nuklearmedizinern erhobenen Bilder und Befunde bei bildgebenden Verfahren</w:t>
+              <w:t xml:space="preserve">fachspezifische Interpretation der von Radiologinnen und Radiologen bzw. Nuklearmedizinerinnen und Nuklearmedizinern erhobenen Befunde bei bildgebenden Verfahren </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w14:paraId="4C80F21D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BC1378" w:rsidRPr="00BC1378" w14:paraId="31C5F1E9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="13"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3FC54C" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
+          <w:p w14:paraId="368F47E5" w14:textId="77777777" w:rsidR="00BC1378" w:rsidRPr="00BC1378" w:rsidRDefault="00BC1378" w:rsidP="00BC1378">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>urodynamische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Untersuchungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB7BE9">
+            <w:r w:rsidRPr="00BC1378">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00BC1378">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="09D525F8" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00CB7BE9">
-[...12 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRPr="00BC1378" w:rsidRDefault="005E3F52" w:rsidP="00BC1378"/>
+    <w:sectPr w:rsidR="005E3F52" w:rsidRPr="00BC1378">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...194 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01610763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EEAD288"/>
     <w:lvl w:ilvl="0" w:tplc="C952D8E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -11026,105 +11132,105 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="42"/>
   </w:num>
@@ -11137,133 +11243,120 @@
   <w:num w:numId="37">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...8 lines deleted...]
-    <w:rsid w:val="005703D8"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
+    <w:rsid w:val="0029137B"/>
+    <w:rsid w:val="002C079D"/>
+    <w:rsid w:val="0034213F"/>
+    <w:rsid w:val="00426505"/>
     <w:rsid w:val="005E3F52"/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="00624414"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00B56E10"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="0097111D"/>
+    <w:rsid w:val="00A1189D"/>
+    <w:rsid w:val="00BC1378"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rsid w:val="00E63698"/>
-    <w:rsid w:val="00F24DC2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA5D14"/>
+    <w:rsid w:val="00E94F46"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11663,491 +11756,449 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster452">
     <w:name w:val="Tabellenraster452"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="0034213F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster453">
     <w:name w:val="Tabellenraster453"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="005703D8"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster454">
     <w:name w:val="Tabellenraster454"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00B56E10"/>
+    <w:rsid w:val="002C079D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster455">
     <w:name w:val="Tabellenraster455"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="000F0712"/>
+    <w:rsid w:val="00426505"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster456">
     <w:name w:val="Tabellenraster456"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="0029137B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster457">
     <w:name w:val="Tabellenraster457"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00115D2E"/>
+    <w:rsid w:val="00E94F46"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster458">
     <w:name w:val="Tabellenraster458"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="004A1171"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster459">
     <w:name w:val="Tabellenraster459"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="002A13FC"/>
+    <w:rsid w:val="00624414"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4510">
     <w:name w:val="Tabellenraster4510"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00FA5D14"/>
+    <w:rsid w:val="0097111D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4511">
     <w:name w:val="Tabellenraster4511"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="001031FD"/>
+    <w:rsid w:val="00A1189D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4512">
     <w:name w:val="Tabellenraster4512"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00CB7BE9"/>
+    <w:rsid w:val="00BC1378"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12372,54 +12423,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>679</Words>
-  <Characters>4282</Characters>
+  <Words>626</Words>
+  <Characters>4396</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4952</CharactersWithSpaces>
+  <CharactersWithSpaces>4959</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>