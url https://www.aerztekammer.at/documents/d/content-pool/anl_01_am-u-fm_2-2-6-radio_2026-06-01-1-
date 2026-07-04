--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,2190 +1,2059 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1CCB668A" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+    <w:p w14:paraId="59770A13" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45481">
+      <w:r w:rsidRPr="00BB09AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.2.6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42298F01" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+    <w:p w14:paraId="46CA5F28" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F5FEF28" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+    <w:p w14:paraId="5CB15CB8" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45481">
+      <w:r w:rsidRPr="00BB09AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E66AA8C" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+    <w:p w14:paraId="1B3EDADC" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45481">
+      <w:r w:rsidRPr="00BB09AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A98E9B" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+    <w:p w14:paraId="555EDF7F" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AD0B0AC" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+    <w:p w14:paraId="33B0E01B" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45481">
+      <w:r w:rsidRPr="00BB09AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45481">
+      <w:r w:rsidRPr="00BB09AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03165A3B" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+    <w:p w14:paraId="239244E7" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B902F33" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+    <w:p w14:paraId="3D6A0445" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45481">
+      <w:r w:rsidRPr="00BB09AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Radiologie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356F7FFC" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+    <w:p w14:paraId="2732A74E" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="118DC9D2" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+    <w:p w14:paraId="5D4925D0" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="76E4EEA3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="5FC1BA9E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="07843B55" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="5A3C8B88" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>A)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="746F7C2A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="62D15CCA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47A3DD59" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="262133EA" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Physikalische, technische und technologische Grundlagen von Röntgendiagnostik, digitaler Radiographie, Computertomographietechniken, Sonographie-, Magnetresonanztomographietechniken sowie spezieller Röntgenverfahren wie digitaler Subtraktions- und Rotationsangiographie und digitaler Volumen-Tomographie und molekulares Imaging </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="0CA4B833" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="2FF0E9FA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73FB597B" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="14E1A7D9" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Strahlenschutz und allgemeine Sicherheit bei Patientinnen und Patienten und Personal (inkl. Magnetresonanzuntersuchung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="4A484A08" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="4B34292B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="263B4163" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="484CF3DC" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anatomie, Physiologie und Embryologie aller Organsysteme inkl. der Normvarianten, des Stütz- und Bewegungsapparats, des Nervensystems, der primären und sekundären Geschlechtsmerkmale aller Altersgruppen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="6CD1A2A9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="76BD8B08" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="524CF14B" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="2B1C4631" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Indikationsstellung, Durchführung und Risiken radiologischer Untersuchungsverfahren insbesondere:</w:t>
+              <w:t>Interdisziplinäre Indikationsstellung, Durchführung und Risiken radiologischer Untersuchungsverfahren insbesondere:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="37C2C44D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="694B38C8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="415A141F" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="608BABD0" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Thorax-, Abdomen-, Gastrointestinal- und Urogenital-Röntgen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="5E968C89" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="525DAF01" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45F18C0C" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="05CE31EB" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroradiologie und Kopf-Hals-Röntgen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="4D2282D4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="45974C28" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="509A5E5A" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="6F0FA0C3" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammographie </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="222B3842" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="454F5030" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4001DA94" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="585162FC" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">muskuloskelettale Röntgen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="53FDC48A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="13D30A6B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F1A034E" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="0EC417D5" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Angiographie und interventionelle Radiologie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="7B5F6E77" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="0D1FD2AA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4969D00D" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="22435BA7" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Magnetresonanztomographien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="6E3765E1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="1BD3540B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="171DD314" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="18E171B1" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Computertomographien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="2FDC4B58" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="1A2040C5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E4C4ABE" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="154BDB14" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Prinzipien und Ziele sowie Limitationen von </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Screeninguntersuchungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="79284E97" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="52E01079" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31432D29" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="62618960" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Posttherapeutische Zustandsbilder nach chirurgischen oder anderen Interventionen oder Bestrahlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="52FCC4D2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="7FB27D04" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A5BE8C0" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="78E4E1AC" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kontrastmittelverabreichung und Vorgehen bei Allergie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="1269F02B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="3E11D19C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46179989" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="7D72F444" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sonographieuntersuchungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> inkl. Doppler-/Duplex-Untersuchungen an allen Organen und Organsystemen sowie des Stütz- und Bewegungsapparats</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="04D4C6C4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="2904ABB7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="052F5B78" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="4CA31FB8" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="47"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Qualitätssicherung, Qualitätskontrolle und Dokumentation, Verwendung von ELGA zur Bild und Befundspeicherung sowie Abruf von Befunden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71D9FB35" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+    <w:p w14:paraId="333C451A" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5238" w:type="pct"/>
+        <w:tblW w:w="5218" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8077"/>
-        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="7793"/>
+        <w:gridCol w:w="1664"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="26A13012" w14:textId="77777777" w:rsidTr="00E45481">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="55EA8F03" w14:textId="77777777" w:rsidTr="007C1B75">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4254" w:type="pct"/>
+            <w:tcW w:w="4120" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52870E53" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="2A33C413" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>B)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="pct"/>
+            <w:tcW w:w="880" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="223D598D" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="1EF5C746" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:ind w:left="-109"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="5AC68554" w14:textId="77777777" w:rsidTr="00E45481">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="7DCACAD5" w14:textId="77777777" w:rsidTr="007C1B75">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4254" w:type="pct"/>
+            <w:tcW w:w="4120" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10BDDEB6" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="227D43FA" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Angewandter Strahlenschutz und Patientensicherheit im Rahmen radiologischer Diagnostik und Intervention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="pct"/>
+            <w:tcW w:w="880" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F159A1F" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="3AA59826" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:ind w:left="-109"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="0F5457DC" w14:textId="77777777" w:rsidTr="00E45481">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="6D9EC907" w14:textId="77777777" w:rsidTr="007C1B75">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4254" w:type="pct"/>
+            <w:tcW w:w="4120" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CF5E134" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="67D45632" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Indikation radiologischer Untersuchungsmethoden </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="pct"/>
+            <w:tcW w:w="880" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCD3AC4" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="57FBB014" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:ind w:left="317" w:hanging="426"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="0F7DDD7E" w14:textId="77777777" w:rsidTr="00E45481">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="095BD0E0" w14:textId="77777777" w:rsidTr="007C1B75">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4254" w:type="pct"/>
+            <w:tcW w:w="4120" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31BB408E" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="7F93029B" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anwendung sonographischer Untersuchungsmethoden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="pct"/>
+            <w:tcW w:w="880" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77A852D0" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="45D7F842" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:ind w:left="-109"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="0DE110A0" w14:textId="77777777" w:rsidTr="00E45481">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="719A034C" w14:textId="77777777" w:rsidTr="007C1B75">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4254" w:type="pct"/>
+            <w:tcW w:w="4120" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6AA6DBD9" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="2268CD23" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachspezifische Befundung von Skelettaufnahmen zum Frakturausschluss </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>bei akuten Traumen</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> im Rahmen der Erstversorgung und allfälliger Kontrollen von Frakturen bis zur Heilung </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="pct"/>
+            <w:tcW w:w="880" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4D1310" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="29926E30" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:ind w:left="-109"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="67C6593F" w14:textId="77777777" w:rsidTr="00E45481">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="19C30F56" w14:textId="77777777" w:rsidTr="007C1B75">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4254" w:type="pct"/>
+            <w:tcW w:w="4120" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E478C5D" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="3C7D6EF9" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="48"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Interpretation der von Fachärztinnen und Fachärzten für Radiologie erhobenen Befunde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="pct"/>
+            <w:tcW w:w="880" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69E09523" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="331723BE" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:ind w:left="-109"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24685DC1" w14:textId="4A46CCC5" w:rsidR="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+    <w:p w14:paraId="6B300B84" w14:textId="7029D620" w:rsidR="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10088616" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRDefault="00BB09AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D36A66A" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB09AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Entrustable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB09AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:t xml:space="preserve"> Professional </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB09AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E45481">
+        <w:t>Activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB09AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
-[...39 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16408B1F" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+    <w:p w14:paraId="249AF3DF" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4513"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="56D54AB6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="45164A8E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4525D125" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="678A70CD" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erlernen von Indikation </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> Interpretation folgender diagnostischer und therapeutischer Verfahren</w:t>
+              <w:t>Erlernen von Indikation, Interpretation bzw. Anwendung folgender diagnostischer und therapeutischer Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="4B018873" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="6F352DA8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA012E4" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="0336FA83" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Indikation radiologischer Untersuchungsmethoden (Röntgen, CT, MRI) </w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Indikation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB09AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB09AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>radiologischer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB09AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB09AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Untersuchungsmethoden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB09AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB09AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="68227B35" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="474B43AD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14DC7288" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="66257D78" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">fachspezifische Interpretation der von Radiologinnen und Radiologen erhobenen Bilder und Befunde </w:t>
+              <w:t xml:space="preserve">fachspezifische Interpretation der von Radiologinnen und Radiologen erhobenen Befunde </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB09AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="09BAC1AE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="4412795F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDD9C1D" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="2D7030F2" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>sonographische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Untersuchungstechniken</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB09AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB09AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E45481" w:rsidRPr="00E45481" w14:paraId="3E019A20" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w14:paraId="583BD426" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA4EC14" w14:textId="77777777" w:rsidR="00E45481" w:rsidRPr="00E45481" w:rsidRDefault="00E45481" w:rsidP="00E45481">
+          <w:p w14:paraId="13C719F7" w14:textId="77777777" w:rsidR="00BB09AC" w:rsidRPr="00BB09AC" w:rsidRDefault="00BB09AC" w:rsidP="00BB09AC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">fachspezifische Befundung von Skelettaufnahmen zum Frakturausschluss </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>bei akuten Traumen</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00E45481">
+            <w:r w:rsidRPr="00BB09AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> im Rahmen der Erstversorgung und allfälliger Kontrollen von Frakturen bis zur Heilung</w:t>
+              <w:t xml:space="preserve"> im Rahmen der Erstversorgung und allfälliger Kontrollen von Frakturen bis zur Heilung </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB09AC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09D525F8" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00CB7BE9" w:rsidRDefault="00CB7BE9" w:rsidP="00E45481"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRPr="00BB09AC" w:rsidRDefault="005E3F52" w:rsidP="00BB09AC"/>
+    <w:sectPr w:rsidR="005E3F52" w:rsidRPr="00BB09AC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...194 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01610763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EEAD288"/>
     <w:lvl w:ilvl="0" w:tplc="C952D8E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6563,105 +6432,105 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="43"/>
   </w:num>
@@ -6674,140 +6543,128 @@
   <w:num w:numId="37">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...8 lines deleted...]
-    <w:rsid w:val="005703D8"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
+    <w:rsid w:val="0029137B"/>
+    <w:rsid w:val="002C079D"/>
+    <w:rsid w:val="0034213F"/>
+    <w:rsid w:val="00426505"/>
     <w:rsid w:val="005E3F52"/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="00624414"/>
+    <w:rsid w:val="007A4F1B"/>
+    <w:rsid w:val="007C1B75"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00B56E10"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="0097111D"/>
+    <w:rsid w:val="00A1189D"/>
+    <w:rsid w:val="00BB09AC"/>
+    <w:rsid w:val="00BC1378"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rsid w:val="00E63698"/>
-    <w:rsid w:val="00F24DC2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA5D14"/>
+    <w:rsid w:val="00E94F46"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7207,520 +7064,478 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster452">
     <w:name w:val="Tabellenraster452"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="0034213F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster453">
     <w:name w:val="Tabellenraster453"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="005703D8"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster454">
     <w:name w:val="Tabellenraster454"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00B56E10"/>
+    <w:rsid w:val="002C079D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster455">
     <w:name w:val="Tabellenraster455"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="000F0712"/>
+    <w:rsid w:val="00426505"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster456">
     <w:name w:val="Tabellenraster456"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="0029137B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster457">
     <w:name w:val="Tabellenraster457"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00115D2E"/>
+    <w:rsid w:val="00E94F46"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster458">
     <w:name w:val="Tabellenraster458"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="004A1171"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster459">
     <w:name w:val="Tabellenraster459"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="002A13FC"/>
+    <w:rsid w:val="00624414"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4510">
     <w:name w:val="Tabellenraster4510"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00FA5D14"/>
+    <w:rsid w:val="0097111D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4511">
     <w:name w:val="Tabellenraster4511"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="001031FD"/>
+    <w:rsid w:val="00A1189D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4512">
     <w:name w:val="Tabellenraster4512"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00CB7BE9"/>
+    <w:rsid w:val="00BC1378"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4513">
     <w:name w:val="Tabellenraster4513"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E45481"/>
+    <w:rsid w:val="00BB09AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7945,54 +7760,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>372</Words>
-  <Characters>2346</Characters>
+  <Words>341</Words>
+  <Characters>2391</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2713</CharactersWithSpaces>
+  <CharactersWithSpaces>2698</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>