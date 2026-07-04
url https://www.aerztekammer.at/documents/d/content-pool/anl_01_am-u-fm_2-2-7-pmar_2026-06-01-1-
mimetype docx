--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,2211 +1,1997 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7CC47F2B" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+    <w:p w14:paraId="3C46BB4E" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D27BB">
+      <w:r w:rsidRPr="00655799">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.2.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA136AD" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+    <w:p w14:paraId="008C6480" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="194F9ABF" w14:textId="21295B53" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+    <w:p w14:paraId="24F828B7" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D27BB">
+      <w:r w:rsidRPr="00655799">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF04A42" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+    <w:p w14:paraId="5F3EC062" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D27BB">
+      <w:r w:rsidRPr="00655799">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265D9AA6" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+    <w:p w14:paraId="05675505" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70028F85" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+    <w:p w14:paraId="683561B4" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D27BB">
+      <w:r w:rsidRPr="00655799">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D27BB">
+      <w:r w:rsidRPr="00655799">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D48CA84" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+    <w:p w14:paraId="62F21BC4" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C8E04B1" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+    <w:p w14:paraId="7D202530" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D27BB">
+      <w:r w:rsidRPr="00655799">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Physikalische Medizin und Allgemeine Rehabilitation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F56D2DE" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
-[...14 lines deleted...]
-    <w:p w14:paraId="50E45CF3" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+    <w:p w14:paraId="553F8D5C" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="0A362CDC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="761FBA8F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="246"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63CEA8FF" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="021EE40F" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>A)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="1A3658ED" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="03158D01" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B63AED0" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="3A44F91C" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Grundlagen, Begriffsdefinition, Prinzipien und Methodologie der Physikalischen und Rehabilitativen Medizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="017C34AC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="5E353DBC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31FE3D23" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="6CCF0D11" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Grundlagen der Epidemiologie, Genese, Pathologie und Klinik der für das Fach relevanten Krankheitsbilder und deren Prävention, Therapie, Rehabilitation, Nachsorge und Palliativmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="546CB62C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="5DA3EA7B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14FD4C81" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="3B8E501B" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundlagen der </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Remobilisation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> und Rehabilitation: Physiologie, Pathophysiologie und Adaptionsmechanismen kurz- und langdauernder körperlicher Belastungen sowie Immobilisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="2B8E7E46" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="3DCA5880" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69959BFF" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="7467663E" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundlagen und Indikationsstellung </w:t>
             </w:r>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">physikalischer Therapieverfahren: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="4E2C96BA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="47284B3E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="148F07D8" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="16B209A2" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Mechanotherapie insbesondere Bewegungstherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="38741BF5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="4C970E71" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F9F2C52" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="6FDB569F" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Massagetechniken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="06FFFAA5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="7C1091F1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59615B7F" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="5A11E87B" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vibrationstechniken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="07B2AF10" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="1ABCD016" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="253F47D0" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="22BBD3E5" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Elektrotherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="34892767" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="63F69BFF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CF2AAA3" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="588791F0" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Thermotherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="3DF38496" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="45A71FA3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CB95B62" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="06CB707D" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schallwellentherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="1C0E0D93" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="30F68703" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42323AFF" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="37757AD8" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Hydro- und Balneotherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="38AA492B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="135A44B7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="622B7813" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="7CA6500F" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">medizinische Trainingstherapie </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="7AB2D259" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="00FEDDD5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77C5CF68" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="090ADE4D" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Maßnahmen der Ergotherapie und Ergonomie zur funktionellen Rehabilitation und Wiedereingliederung in die Gemeinschaft sowie Arbeitsrehabilitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="62FC1B24" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="6F0D035E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="393C8D0E" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="4C90EE26" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Grundlagen bildgebender sowie anderer apparativer Verfahren und notwendiger Labordiagnostik und deren Interpretation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="23775B73" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="7E67F845" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CAA11BC" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="6147111A" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Mögliche Wechselwirkungen der Pharmakotherapie mit Therapie- und Rehabilitationsmaßnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="4546F367" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="725825D8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34FC11E3" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="75AC697F" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Funktionelle Diagnostik (ICF) von </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>remobilisations</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>- oder rehabilitationsbedürftigen Syndromen sowie Schmerzsyndromen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="39690FFF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="29F3E410" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DF48A43" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="3AB0C149" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Grundlagen der Indikationsstellung von Kommunikationsmitteln, Geh- und Mobilitätshilfen, Hilfen für Aktivitäten des täglichen Lebens, Hilfen zur Inkontinenzversorgung, Orthesen und Prothesen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="63348CAB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="4DADECEB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E977372" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="0C810BCA" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundlagen für </w:t>
             </w:r>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikationsstellung</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> von Methoden der sozialen Unterstützung zur Reintegration von Menschen mit Behinderungen in die Gesellschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7205550F" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+    <w:p w14:paraId="2466D77A" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5238" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8075"/>
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="7932"/>
+        <w:gridCol w:w="1561"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="75A416B6" w14:textId="77777777" w:rsidTr="006D27BB">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="4BDA596F" w14:textId="77777777" w:rsidTr="00655799">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="pct"/>
+            <w:tcW w:w="4178" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="519D1197" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="18653093" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="282" w:right="-46" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>B)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="pct"/>
+            <w:tcW w:w="822" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11B8B27D" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="7D05354A" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="1D49DA07" w14:textId="77777777" w:rsidTr="006D27BB">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="32083192" w14:textId="77777777" w:rsidTr="00655799">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="pct"/>
+            <w:tcW w:w="4178" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="330831E3" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="12A5D36A" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Klinische Untersuchung von </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>remobilisations</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>- und rehabilitationsbedürftigen Patientinnen und Patienten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="pct"/>
+            <w:tcW w:w="822" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6EAF59" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="7EAC460C" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="6447F94D" w14:textId="77777777" w:rsidTr="006D27BB">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="2547B220" w14:textId="77777777" w:rsidTr="00655799">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="pct"/>
+            <w:tcW w:w="4178" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="353DF936" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="7F628793" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Klinische Untersuchung zur Beurteilung motorischer und sensorischer Funktionen, klinischer Status des Nervensystems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="pct"/>
+            <w:tcW w:w="822" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="258E6F13" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="01F814EE" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="102FC6A8" w14:textId="77777777" w:rsidTr="006D27BB">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="0BBD0963" w14:textId="77777777" w:rsidTr="00655799">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="pct"/>
+            <w:tcW w:w="4178" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3833F12A" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="4A8929ED" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erhebung des klinischen Muskelstatus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="pct"/>
+            <w:tcW w:w="822" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB7AB34" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="0B1A51B3" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="0FC75E2A" w14:textId="77777777" w:rsidTr="006D27BB">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="31794067" w14:textId="77777777" w:rsidTr="00655799">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="pct"/>
+            <w:tcW w:w="4178" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13E4C991" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="6E1DC7C5" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erhebung des klinischen Gelenksstatus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="pct"/>
+            <w:tcW w:w="822" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B156B6F" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="0785C23D" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="03D55B9C" w14:textId="77777777" w:rsidTr="006D27BB">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="0C1C1D27" w14:textId="77777777" w:rsidTr="00655799">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="pct"/>
+            <w:tcW w:w="4178" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E7426C1" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="13A889A2" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="50"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Grundlagen der Indikationsstellung einfacher physikalischer Therapieverfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="pct"/>
+            <w:tcW w:w="822" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78FFAE79" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="43B4DA00" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EBF8062" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+    <w:p w14:paraId="4BC4F2F4" w14:textId="69790FDB" w:rsidR="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BDAD912" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRDefault="006D27BB">
+    <w:p w14:paraId="64622284" w14:textId="77777777" w:rsidR="00655799" w:rsidRDefault="00655799">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2828B2" w14:textId="33ACEBB2" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+    <w:p w14:paraId="2D970AE8" w14:textId="45182EB7" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006D27BB">
+      <w:r w:rsidRPr="00655799">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Entrustable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006D27BB">
+      <w:r w:rsidRPr="00655799">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006D27BB">
+      <w:r w:rsidRPr="00655799">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Activities</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006D27BB">
+      <w:r w:rsidRPr="00655799">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EADF0E8" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+    <w:p w14:paraId="168A206E" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster4514"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="3DCCCA59" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="557FD076" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31FFCF9F" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="4C0ACDA3" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erlernen von Indikation bzw. Interpretation folgender diagnostischer und therapeutischer Verfahren</w:t>
+              <w:t>Erlernen von Indikation, Interpretation bzw. Anwendung folgender diagnostischer und therapeutischer Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="42B7BE43" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="2E9B43EC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="747B8C06" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="236D2E70" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundlagen einfacher klinischer Untersuchungen von </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>remobilisations</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>- und rehabilitationsbedürftigen Patientinnen und Patienten</w:t>
+              <w:t xml:space="preserve">- und rehabilitationsbedürftigen Patientinnen und Patienten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00655799">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="229BC5D6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="583DF9F0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0AE264" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="15898848" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Grundlagen einfacher klinischer Untersuchungen zur Beurteilung motorischer und sensorischer Funktionen inkl. des klinischen Status des Nervensystems, des klinischen Muskelstatus und des klinischen Gelenksstatus</w:t>
+              <w:t xml:space="preserve">Grundlagen einfacher klinischer Untersuchungen zur Beurteilung motorischer und sensorischer Funktionen inkl. des klinischen Status des Nervensystems, des klinischen Muskelstatus und des klinischen Gelenksstatus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00655799">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D27BB" w:rsidRPr="006D27BB" w14:paraId="48412969" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00655799" w:rsidRPr="00655799" w14:paraId="0B5E8B71" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D015C5D" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
+          <w:p w14:paraId="5CAA467A" w14:textId="77777777" w:rsidR="00655799" w:rsidRPr="00655799" w:rsidRDefault="00655799" w:rsidP="00655799">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D27BB">
+            <w:r w:rsidRPr="00655799">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundlagen der Indikationsstellung einfacher physikalischer Therapieverfahren </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00655799">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06DE81E1" w14:textId="77777777" w:rsidR="006D27BB" w:rsidRPr="006D27BB" w:rsidRDefault="006D27BB" w:rsidP="006D27BB">
-[...17 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRPr="00655799" w:rsidRDefault="005E3F52" w:rsidP="00655799"/>
+    <w:sectPr w:rsidR="005E3F52" w:rsidRPr="00655799">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...194 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01610763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EEAD288"/>
     <w:lvl w:ilvl="0" w:tplc="C952D8E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6806,105 +6592,105 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="45"/>
   </w:num>
@@ -6917,147 +6703,134 @@
   <w:num w:numId="37">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="50">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...8 lines deleted...]
-    <w:rsid w:val="005703D8"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
+    <w:rsid w:val="0029137B"/>
+    <w:rsid w:val="002C079D"/>
+    <w:rsid w:val="0034213F"/>
+    <w:rsid w:val="00426505"/>
     <w:rsid w:val="005E3F52"/>
-    <w:rsid w:val="006D27BB"/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="00624414"/>
+    <w:rsid w:val="00655799"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00B56E10"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="0097111D"/>
+    <w:rsid w:val="00A1189D"/>
+    <w:rsid w:val="00BB09AC"/>
+    <w:rsid w:val="00BC1378"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rsid w:val="00E63698"/>
-    <w:rsid w:val="00F24DC2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA5D14"/>
+    <w:rsid w:val="00E94F46"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7457,549 +7230,507 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster452">
     <w:name w:val="Tabellenraster452"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="0034213F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster453">
     <w:name w:val="Tabellenraster453"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="005703D8"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster454">
     <w:name w:val="Tabellenraster454"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00B56E10"/>
+    <w:rsid w:val="002C079D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster455">
     <w:name w:val="Tabellenraster455"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="000F0712"/>
+    <w:rsid w:val="00426505"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster456">
     <w:name w:val="Tabellenraster456"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="0029137B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster457">
     <w:name w:val="Tabellenraster457"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00115D2E"/>
+    <w:rsid w:val="00E94F46"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster458">
     <w:name w:val="Tabellenraster458"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="004A1171"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster459">
     <w:name w:val="Tabellenraster459"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="002A13FC"/>
+    <w:rsid w:val="00624414"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4510">
     <w:name w:val="Tabellenraster4510"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00FA5D14"/>
+    <w:rsid w:val="0097111D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4511">
     <w:name w:val="Tabellenraster4511"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="001031FD"/>
+    <w:rsid w:val="00A1189D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4512">
     <w:name w:val="Tabellenraster4512"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00CB7BE9"/>
+    <w:rsid w:val="00BC1378"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4513">
     <w:name w:val="Tabellenraster4513"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E45481"/>
+    <w:rsid w:val="00BB09AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4514">
     <w:name w:val="Tabellenraster4514"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="006D27BB"/>
+    <w:rsid w:val="00655799"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8224,54 +7955,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>376</Words>
-  <Characters>2372</Characters>
+  <Words>345</Words>
+  <Characters>2423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2743</CharactersWithSpaces>
+  <CharactersWithSpaces>2733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>