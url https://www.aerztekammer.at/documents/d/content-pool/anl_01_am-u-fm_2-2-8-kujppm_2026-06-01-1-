--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,7563 +1,8203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3E3CCB6E" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="1201E6B0" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1653">
+      <w:r w:rsidRPr="001A7437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.2.2.8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D551613" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="6DFB9712" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="043CABF3" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="67DF8306" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1653">
+      <w:r w:rsidRPr="001A7437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269D42F9" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="04B27631" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1653">
+      <w:r w:rsidRPr="001A7437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1F1F0C" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="4D6CF6B0" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16F71256" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="6840A350" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1653">
+      <w:r w:rsidRPr="001A7437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Grundausbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F873434" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="12C62B0D" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20EA62E5" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="576E5648" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1653">
+      <w:r w:rsidRPr="001A7437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Kinder- und Jugendpsychiatrie und Psychotherapeutische Medizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE0A0EA" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="3EF0E9B7" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="768A13E9" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="3B42D7FD" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="46685319" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="4E522277" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A2AC8DB" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="0E64DBD5" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="279" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akut- und Notfallmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="2150AE66" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="03CB5D72" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B48C23F" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="40010FE3" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="279" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="2A4B117F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="633EFB67" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F3F4BC8" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="2BCC9A0F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="279" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="7F710C96" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="59905B27" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1CEB06D0" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="023F82FA" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Suizidalität</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="3307B062" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="056508E4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2EFCCB15" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="1205D910" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>nicht-suizidalem selbstverletzenden Verhalten (NSSV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="1659EDA7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="3CDB1E29" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49066B94" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="1012D0A6" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kindeswohlgefährdung (psychische, körperliche und sexuelle Gewalt, Vernachlässigung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="542AED4B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="32E5471B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12FECDD4" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="3D20EB07" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Selbst- und Fremdgefährdung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="237104EE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="2682E44E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DDE47B1" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="20E5AF4D" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akuten Psychosen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="6A1E0BE6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="121FBB32" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41D6D7B5" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="067D5B2F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Bewusstseinsstörungen im Rahmen psychiatrischer Erkrankungen oder </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Substanzabusus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="3A26F4E7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="1F5DB25F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DBB6BE5" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="665D2B94" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akuten Angststörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="7B4AAFFC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="1030BC69" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="038E0B0D" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="6890A5AD" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Unterbringung nach den </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>UbG</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>-Kriterien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="070F7953" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="2355C52D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B4E5493" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="38B8C476" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>substanzbedingten Notfällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="6FA58B1F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="619715A1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77AE2A9C" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="2C7A0ED0" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="20156F3A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="4E5F422A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CD70632" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="7C25BA0B" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koordinierung der Maßnahmen des organisierten Rettungs- und Krankentransportwesens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7158CD59" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="377A1D00" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="74743C48" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="451D9969" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76CAC1E5" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="62B75760" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertigkeiten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B7D640D" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="2E9FD791" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="30DE4970" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="6DBC5D5C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A399623" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="1B9332C7" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung bei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E41797A" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="790FC9C4" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="50F9C33D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="03484869" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AB41AF0" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="6E5687AF" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Suizidalität</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A7A4D71" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="08A028C2" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="44D1C8B4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="1F8A495B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18C3D72D" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="070EA4E3" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>nicht-suizidalem selbstverletzenden Verhalten (NSSV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C228EEC" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="57D8498B" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="14A9BA4B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="13BD9629" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F0D7A7B" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="172CF9E2" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kindeswohlgefährdung (psychische, körperliche und sexuelle Gewalt, Vernachlässigung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03209967" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="337B1411" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="0FE439DD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="4D01A7F2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E5C99BA" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="6B366F65" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Selbst- und Fremdgefährdung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5182542E" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="225C60FE" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="714358D5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="4F14F9B4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="418C7BE6" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="5394C72E" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">akuten Psychosen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4579EB44" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="0DAA0881" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="590CE5F8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="05520ECD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FB3C802" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="72BC5B1C" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Bewusstseinsstörungen (im Rahmen psychiatrischer Erkrankungen oder </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Substanzabusus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F0CCC77" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="3F003084" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="467A8F87" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="3912A474" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EDF34EE" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="380E6F97" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akuten Angststörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33FE867F" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="1CDBD8A3" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="46517A44" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="2684AEE5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66E0FC44" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="1B3BDBAC" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Deeskalationsmanagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="603AAED1" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="62670DAE" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="452BB6BC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="366299C8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3ECC6396" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="4B364322" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kriseninterventionelle Gesprächsführung mit Angehörigen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42154603" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="7BBA552D" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="5B8A46E4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="6E9035AB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="390E1560" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="7FB26000" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung von Angehörigen und Kommunikation mit Dritten in dringenden Fällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C56DDDD" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="7919D1BD" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62CE9056" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="2D67E49F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29842895" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="05BA7936" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1653">
+      <w:r w:rsidRPr="001A7437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="2EC8213D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="7C0AAD08" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E15A0D6" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="5DC8D11A" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Basismedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="4C1B3043" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="619EDA18" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EAFDF6D" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="409CFCE6" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="279" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="7F01D7FB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="7844BEFB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A17681C" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="2621C30E" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="279" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese und Außenanamnese, Diagnostik und Behandlung häufiger Erkrankungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="799B2682" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="7195ACEB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04C7A1E9" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="005FADA8" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Depressionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="24929ABF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="2220BEB3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50213246" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="161797A1" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>bipolare Störungen, Manie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="774B9FDF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="15B624D9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="274759C5" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="5D40B03E" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Angststörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="7EB0A47C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="15B932D8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B412EE4" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="07B06902" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>belastungsinduzierte Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="6391ECA6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="40856ECE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59A32A12" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="7CE03606" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>organisch-psychische Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="0F2B4FDD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="314F972E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70307CA9" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="59F89A98" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>substanzinduzierte Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="1EDD93D6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="0132D6A4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BA39D7E" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="55679102" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>nicht-substanzinduzierte Suchtstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="212F8E53" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="2464AC3E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="357D40E6" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="16610E0C" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>schizophrener Formenkreis und wahnhafte Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="4C9950A8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="720E195A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3873C6AB" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="4530893F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>somatoforme und dissoziative Störungen (vor allem auch altersspezifisch häufige Symptome bei psychischer Belastung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="23072707" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="7C97EEED" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30B82243" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="21EF8397" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Störung des Sozialverhaltens und emotionale Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="5EC084C6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="3C78EE84" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64710458" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="6BB5E757" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Intelligenzminderung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="4FDE9F3B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="1FE2B775" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1AB293D9" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="066305D0" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Ticstörungen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="5FE78B02" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="697919E6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A8F8B81" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="57A4D480" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Zwangsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="59EC4FD3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="63AD5664" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50CCBFF1" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="65E37FDE" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schulabsentismus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="16F706CF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="7E36A883" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59BF323C" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="0BD82601" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>nicht-suizidales selbstverletzendes Verhalten (NSSV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="5A91B74F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="158AC8C7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DCCF2F7" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="11EB939E" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>sexuelle Identitätsprobleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="58DF463B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="60C8D26F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="233239C7" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="08452C80" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>AD(H)S und assoziierte Differenzialdiagnosen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="058D6BD3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="4896B500" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08963575" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="133DE569" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Schlafstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="287943FD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="251F8EFA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D6E3879" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="58AAA241" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Körperwahrnehmungsstörungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="4D1FAD1E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="54323DDF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F320612" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="46BCCDDC" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Beurteilungen und Behandlungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="05074964" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="11B111CA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="534123CD" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="267C82C2" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verhaltensauffälligkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="5AA39693" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="2747196E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0397339C" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="51042688" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Störung der sozialen Interaktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="02673062" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="4AD8AAB9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50D47A5D" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="6DA76B9F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erstellen eines multimodalen Behandlungsplans unter Einbeziehung des sozialen Umfelds:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="66BEF136" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="0D23CBB5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4BB7D6F9" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="751A4DB3" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gesprächsführung mit Kindern/Jugendlichen mit psychischen Erkrankungen und deren Angehörigen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="061ABDD6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="17CF90F7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4638A4E5" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="314AA603" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Einbeziehen des Helfernetzes/Planen von Helferkonferenzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="2A6ED3E8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="4033E448" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AF169A6" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="10F91F56" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>gesetzliche Grundlagen des Jugendschutzes, der Kinder- und Jugendhilfe und des Unterbringungsgesetzes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="19F90654" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="4B57A8ED" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78C43382" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="21C98748" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beachtung kulturspezifischer Besonderheiten und Unterschiede</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="6D850D6C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="60D8B4F1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="017480FD" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="7CF868C8" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Psychopharmakotherapie und Therapiemonitoring/Interaktionen (z.B. Blutkontrollen, Therapeutisches Drug Monitoring, EKG (QT-Zeit))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3551A782" w14:textId="76A2C6CD" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="18CEA0FF" w14:textId="5A27FD98" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="6195C203" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="0A395656" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1893F74D" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="4A030FCF" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F830CFA" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="72824260" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="143DECB1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="46F1E4A2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4940DC35" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="54B1E5A7" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anamnese und Außenanamnese, Diagnostik und Behandlung häufiger Erkrankungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="584CC567" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="47C40B4A" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="35A120C5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="158C1435" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26AE07D6" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="48DCF105" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Fachspezifische Beurteilung und Behandlung: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D6F65CB" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="5F17224F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="05FA7279" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="7B57AA73" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01730182" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="39EFF11F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verhaltensauffälligkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="340D86D5" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="4502111F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="337A97FF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="063703BA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="740649CF" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="6D32F5F6" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Störung der sozialen Interaktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="304A7516" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="5712C5B1" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="1A71DD9E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="043DC398" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0125E4A9" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="0796A3AE" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Erstellen eines multimodalen Behandlungsplans unter Einbeziehung des sozialen Umfelds:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25C1E4C3" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="39120B06" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="302F42AF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="1EEBFB12" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D4FAE09" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="50854C99" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gesprächsführung mit Kindern/Jugendlichen mit psychischen Erkrankungen und deren Angehörigen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14D450DF" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="24D87422" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="09483AB1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="4E998928" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="201DF03B" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="5E0B9649" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Einbeziehen des Helfernetzes/Planen von Helferkonferenzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3795CF8E" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="7D9169EC" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="545A3722" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="67931F0C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="330047A8" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="732F9846" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>gesetzliche Grundlagen des Jugendschutzes, der Kinder- und Jugendhilfe und des Unterbringungsgesetzes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CC9CA14" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="03F19FFB" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="4691E061" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="590344B8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2401F356" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="121AF869" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beachtung kulturspezifischer Besonderheiten und Unterschiede</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79E0F7DD" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="2FB8A0F3" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="64AA5F96" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="40485B61" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6559D642" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="6D703AC1" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Psychopharmakotherapie und Therapiemonitoring/Interaktionen (z.B. Blutkontrollen, Therapeutisches Drug Monitoring, EKG (QT-Zeit))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="427D86D5" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="058AFE3F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-141"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7721DEE5" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="32E65D53" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="2E9326A5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="1DB84EDE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6970FC7D" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="4A96FEC3" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fachspezifische Medizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="1973B041" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="66D473D0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E3E5C9C" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="42B64DD3" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="279" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="7E0FC683" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="67F48169" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="063D7074" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="7F6BDC6F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Diagnose und Behandlung fachspezifischer Schwerpunkte unter Anwendung fachspezifischer Klassifikationssysteme:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="274B52C5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="19A8BD02" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E3F8E85" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="2A159959" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Persönlichkeitsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="628E22E6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="18C1C257" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FB309DD" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="7967A8C0" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Essstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="313E6545" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="03764867" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01DDB391" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="5C494F5B" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Intelligenzminderung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="7525B9AD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="658838B4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41BFC642" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="6BC451EF" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Entwicklungsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="171346D2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="784A0D21" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43510AAC" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="35F44D66" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Autismus-Spektrum-Störungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="1F58B87C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="6B480849" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5990B410" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="4BE6AB57" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation und Grenzen fachspezifischer diagnostischer Verfahren wie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="004F539A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="61AEE5DA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29AA2B64" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="4572D700" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">psychologische Testverfahren </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="0493FBA0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="6B5BCA8C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E46FE3A" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="0DB4C7A5" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>bildgebende Verfahren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="04E9258A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="4564716D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C28D110" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="3B76533F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>differenzialdiagnostische Überlegungen (z.B. Labordiagnostik, Hörstörungen/auditive Wahrnehmungsstörung, logopädische Störungen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="7E579B61" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="3C54825A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F51C09F" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="39603EC3" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation und Risiken fachspezifischer therapeutischer Verfahren:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="0E5EC7CD" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="1AD3A013" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01F0CFC1" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="1119836D" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">anerkannte psychotherapeutische Verfahren </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="29CEE72E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="705842CA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6523CF27" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="43B0CA93" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Krisenintervention </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="4CD0D446" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="0061A337" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0187ABA7" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="050733FA" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmakotherapie und Interaktionen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="11D98480" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="0A6C1A1B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="026C5A86" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="3CBF1A98" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Information und Kommunikation mit Patientinnen und Patienten und Angehörigen über fachspezifische Untersuchungen und Behandlungen bzw. Entlassungsmanagement wie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="46922A32" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="51F55F8B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60BCD05B" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="70323A59" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erstellen eines multimodalen Behandlungsplans</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="1D2C36B6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="57E9026E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="706992A8" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="4D5F3109" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Weiterbehandlungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="402A51C0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="5C452178" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="443BAB60" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="210F1FD6" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Angehörigenberatung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="32C0A71A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="2392BE00" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="328EFE5B" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="6321D26E" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erziehungshilfe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="169FEC07" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="57BA0FC4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23D75335" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="4F8FB907" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fremdunterbringung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="62C5D892" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="30A749C5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="102E7EDF" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="17FBC452" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="709" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Selbsthilfegruppen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="696C7767" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="6A26B182" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B1255A5" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="1CC5C516" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Früherkennung und Intervention bei Gewalt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="4B0C6014" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="3F98FCE0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="012D89CE" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="4"/>
+          <w:p w14:paraId="6974C43B" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fähigkeit zur Früherkennung von Gewaltformen, speziell im sozialen Umfeld inkl. spezifischer Gesprächsführung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="79D99B5B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="44038A65" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34CEBA9B" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="4"/>
+          <w:p w14:paraId="6B29F75D" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>geeignete Interventionsmaßnahmen inkl. Dokumentation und Weiterverweisung an spezialisierte Hilfsangebote</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C29E41A" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="56E115D6" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="1411"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="36B1EC5E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="73F0BCBC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E207E9A" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="140FA815" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1FA5CCE3" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="37AFF257" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Richtzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="040BC96A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="07E1518F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62C5AC10" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="75855CEC" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Diagnose und Behandlung fachspezifischer Schwerpunkte:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5466BA74" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="184AC7D7" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="-76"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="64063D22" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="0C577D82" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="533A8FBE" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="6A02953E" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Essstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08A95A9F" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="00245181" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="5BCB4C56" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="1BE92F99" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E64241B" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="1376AE2F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Intelligenzminderung/Entwicklungsstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42CA0915" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="4B050DA4" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="57D8373C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="52D0BF95" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="213C53B0" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="5BD3C8A9" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sexualstörungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2263559D" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="66C5F18E" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="7829082E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="4FA08A29" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1CCBD26A" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="2D529FA8" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation und Risiken fachspezifischer therapeutischer Verfahren, Pharmakotherapie und Interaktionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5253E946" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="55C3B26B" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="6957C10E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="641D8442" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="592BC02D" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="5CE1382F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Information und Kommunikation mit Patientinnen und Patienten und Angehörigen über fachspezifische Untersuchungen und Behandlungen bzw. Entlassungsmanagement wie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E7854BD" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="4735557D" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="3928EAEA" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="2EA120C5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66963397" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="5B67CEBD" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Weiterbehandlungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B460B36" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="3872FEAE" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="283526F5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="3A2FF174" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71C8D3BE" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="7672EAF2" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Angehörigenberatung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40701DD4" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="31AC4DC3" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A244FC9" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="5C4ED125" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="1C475872" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="4851BF08" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E159022" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="56BA68C2" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Nachsorge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="6CE58BDF" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="26DF13D7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7818DD0F" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="031A669C" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:ind w:left="279" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="0962AC1D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="090D809A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D33DAEE" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="5708D62E" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:ind w:left="279" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vermittlung von Nachsorgeschemata fachspezifischer Behandlungen an Patientinnen und Patienten und Angehörigen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="03F74734" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="576CC6AD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29718B3C" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="2"/>
+          <w:p w14:paraId="660B37E9" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Nahtstellenmanagement zur Weiterbetreuung im niedergelassenen Bereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="23F1B461" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="678126BC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40735787" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="2"/>
+          <w:p w14:paraId="030EBD4F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kurz- und Langzeittherapien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="799050C1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="0AF8615D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AA1BB04" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="2"/>
+          <w:p w14:paraId="60B7EC7D" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>interdisziplinäre Kommunikation mit Helfersystemen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="615B4E58" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="42AB869E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3077072E" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="75BBDA1D" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>schulische und soziale Reintegrationsmaßnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="5E9BDE95" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="56D44448" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06D96F9F" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="49582D72" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>kinder- und jugendpsychiatrische Rehabilitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="2EC8ED6E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="14C458B5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1CB6E055" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="284C5E24" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Case Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D49528D" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="4B8BD21F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30F0D0E7" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="4E08DC35" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF1653">
+      <w:r w:rsidRPr="001A7437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Entrustable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF1653">
+      <w:r w:rsidRPr="001A7437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professional </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF1653">
+      <w:r w:rsidRPr="001A7437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Activities</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF1653">
+      <w:r w:rsidRPr="001A7437">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218AF421" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="44F4BB24" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4514"/>
+        <w:tblStyle w:val="Tabellenraster4515"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="08657ED8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="7AE75CCF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC45108" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="7BBC1E67" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="339B2747" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Erkennen und Vorgehen bei akut bedrohlichen Situationen, Sofortmaßnahmen und Erstversorgung </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="76B8BF29" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38BFDD57" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="18E07A19" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...9 lines deleted...]
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Suizidalität</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="148E11EE" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="63E7AC2C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="623E8C02" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="288A7CEF" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="5ECB694E" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nicht-suizidales selbstverletzendes Verhalten (NSSV) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="24F291A9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29528BD6" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="49C4FB89" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="0CB934B9" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kindeswohlgefährdung (psychische, körperliche und sexuelle Gewalt, Vernachlässigung) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="65490DD3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C93CA00" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="08CAC089" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="00B9F813" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Selbst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fremdgefährdung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="40D6E939" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38286510" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="3EA4517C" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="2351BE2C" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>akute</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Psychosen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="093069A5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="796E9B89" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="0FBE0E1F" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...9 lines deleted...]
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Bewusstseinsstörungen (im Rahmen psychiatrischer Erkrankungen oder </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BF1653">
-[...6 lines deleted...]
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Substanzabusus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BF1653">
-[...13 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="2A42EDA7" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="53EBE7B4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11F9767A" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="2151A321" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t>akute Angststörungen</w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>akute</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Angststörungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64A3F682" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="1C24BF82" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4514"/>
+        <w:tblStyle w:val="Tabellenraster4515"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="60C5E251" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="76D18056" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0134C713" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="48D38CE8" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BF1653">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Anamnese, Befunderhebung, Diagnostik und Therapie häufiger Erkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="5BB4B489" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="406BA737" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22882308" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="5E355E33" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="1FF14909" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Verhaltensauffälligkeiten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="3947B886" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7EC250" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="7CFAB6E7" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="377F2EBA" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Störungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> der </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>sozialen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Interaktion</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="0DFA2956" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="068BAD2C" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="0F7EC938" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="4C4BF68B" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Autismus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>-Spektrum-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Störungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="01194B80" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="253062D3" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="5110805D" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="7C9FCE95" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Essstörungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="314AD2C5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="193E0DB0" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="42722D90" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="3C464D01" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Intelligenzminderung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Entwicklungsstörungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="5E059EC2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19C52C6F" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="1E848C43" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="0AC7A6D5" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Sexualstörungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="10DFEBC2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7004FF6B" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="18A87011" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...9 lines deleted...]
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">psychosomatische Erkrankungen </w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="50939A51" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>psychosomatische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Erkrankungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="13E17FAF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2857EFB4" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="79643210" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="4AC4DB95" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>bipolare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Störungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="184A47B9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4993EBAB" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="4CEC1764" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="1FBAFE33" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Schizophrenie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="5D4167B9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D28C282" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="74AE495D" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t>substanzinduzierte und nicht-substanzinduzierte Suchtstörungen</w:t>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">substanzinduzierte und nicht-substanzinduzierte Suchtstörungen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63B69F80" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+    <w:p w14:paraId="313516A0" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4514"/>
+        <w:tblStyle w:val="Tabellenraster4515"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="781C9E78" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="292A8C6F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7011DB72" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
+          <w:p w14:paraId="5CB1B99C" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BF1653">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzbereich: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF1653">
+            <w:r w:rsidRPr="001A7437">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="5F3167D7" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Erlernen von Indikation, Interpretation bzw. Anwendung folgender diagnostischer und therapeutischer Verfahren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="04627B87" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF85DBF" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="605A5457" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="3AC2E366" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Krisenintervention</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="473BCA14" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05697BE6" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="5129AF6D" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="0023597E" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Deeskalationsmanagement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="13EB17A9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="619A8669" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="5BC4472B" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="40AAB05B" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>pädiatrische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Pharmakotherapie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Dosierungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Interaktionen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="7D6EEBC5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="672CE71A" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="3CF77C78" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="7B728D80" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>psychologische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Testverfahren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="7D1894EF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3C681A" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="2357DF27" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00BF1653" w:rsidRPr="00BF1653" w14:paraId="6DF2BEEE" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fachspezifische Interpretation der von Radiologinnen und Radiologen bzw. Nuklearmedizinerinnen und Nuklearmedizinern erhobenen Befunde bei bildgebenden Verfahren </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A7437" w:rsidRPr="001A7437" w14:paraId="04A21C65" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74AB629B" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...3 lines deleted...]
-                <w:numId w:val="3"/>
+          <w:p w14:paraId="331696C0" w14:textId="77777777" w:rsidR="001A7437" w:rsidRPr="001A7437" w:rsidRDefault="001A7437" w:rsidP="001A7437">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">anerkannte psychotherapeutische Verfahren </w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>anerkannte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>psychotherapeutische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Verfahren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7437">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14939C96" w14:textId="77777777" w:rsidR="00BF1653" w:rsidRPr="00BF1653" w:rsidRDefault="00BF1653" w:rsidP="00BF1653">
-[...12 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRPr="001A7437" w:rsidRDefault="005E3F52" w:rsidP="001A7437"/>
+    <w:sectPr w:rsidR="005E3F52" w:rsidRPr="001A7437">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...194 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="020408EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08AC1A38"/>
     <w:lvl w:ilvl="0" w:tplc="0C07000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9799,57 +10439,57 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C07001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="14"/>
   </w:num>
@@ -9875,120 +10515,107 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...8 lines deleted...]
-    <w:rsid w:val="005703D8"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
+    <w:rsid w:val="001A7437"/>
+    <w:rsid w:val="0029137B"/>
+    <w:rsid w:val="002C079D"/>
+    <w:rsid w:val="0034213F"/>
+    <w:rsid w:val="00426505"/>
     <w:rsid w:val="005E3F52"/>
-    <w:rsid w:val="00690355"/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="00624414"/>
+    <w:rsid w:val="00655799"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00B56E10"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="0097111D"/>
+    <w:rsid w:val="00A1189D"/>
+    <w:rsid w:val="00BB09AC"/>
+    <w:rsid w:val="00BC1378"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rsid w:val="00E63698"/>
-    <w:rsid w:val="00F24DC2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA5D14"/>
+    <w:rsid w:val="00E94F46"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10388,549 +11015,536 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster452">
     <w:name w:val="Tabellenraster452"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="0034213F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster453">
     <w:name w:val="Tabellenraster453"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="005703D8"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster454">
     <w:name w:val="Tabellenraster454"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00B56E10"/>
+    <w:rsid w:val="002C079D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster455">
     <w:name w:val="Tabellenraster455"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="000F0712"/>
+    <w:rsid w:val="00426505"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster456">
     <w:name w:val="Tabellenraster456"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="0029137B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster457">
     <w:name w:val="Tabellenraster457"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00115D2E"/>
+    <w:rsid w:val="00E94F46"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster458">
     <w:name w:val="Tabellenraster458"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="004A1171"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster459">
     <w:name w:val="Tabellenraster459"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="002A13FC"/>
+    <w:rsid w:val="00624414"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4510">
     <w:name w:val="Tabellenraster4510"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00FA5D14"/>
+    <w:rsid w:val="0097111D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4511">
     <w:name w:val="Tabellenraster4511"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="001031FD"/>
+    <w:rsid w:val="00A1189D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4512">
     <w:name w:val="Tabellenraster4512"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00CB7BE9"/>
+    <w:rsid w:val="00BC1378"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4513">
     <w:name w:val="Tabellenraster4513"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E45481"/>
+    <w:rsid w:val="00BB09AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4514">
     <w:name w:val="Tabellenraster4514"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00BF1653"/>
+    <w:rsid w:val="00655799"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="284" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+      </w:tcMar>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4515">
+    <w:name w:val="Tabellenraster4515"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:next w:val="Tabellenraster"/>
+    <w:uiPriority w:val="59"/>
+    <w:locked/>
+    <w:rsid w:val="001A7437"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11155,54 +11769,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>980</Words>
-  <Characters>6175</Characters>
+  <Words>903</Words>
+  <Characters>6331</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>134</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7141</CharactersWithSpaces>
+  <CharactersWithSpaces>7143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>