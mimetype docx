--- v0 (2026-04-08)
+++ v1 (2026-07-04)
@@ -1,20917 +1,22947 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="380D8956" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="0806CC7A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:spacing w:before="160" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk210050552"/>
-      <w:r w:rsidRPr="00694B08">
+      <w:r w:rsidRPr="00A90066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anlage 1.B.3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5A6921" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="07DF1C98" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79800A00" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="1558B682" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00694B08">
+      <w:r w:rsidRPr="00A90066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildungsinhalte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400C9B4F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="075E510D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00694B08">
+      <w:r w:rsidRPr="00A90066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>zum Sonderfach Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAF0289" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="48581F90" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B011DA1" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="77BFA7DB" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00694B08">
+      <w:r w:rsidRPr="00A90066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Sonderfach-Schwerpunktausbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DA9DDA" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="0E9786E1" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61E69168" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="661E2533" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00694B08">
+      <w:r w:rsidRPr="00A90066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Allgemeinmedizin und Familienmedizin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65651B1F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="2D860FF6" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72CE5404" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="0B1F2291" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1899BEBA" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="707A22E6" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="29F2A0A4" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="447DD21E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Fachspezifische Entscheidungsfindung, Evidenzbasierte Medizin (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wissenschaftsbasiertheit</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="165A47D7" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="5D36B212" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="73CB4754" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C0981F4" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="52443C8F" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="2082BAC8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="336DA7AB" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="587C4B9D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Evidenzbasiertheit</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="48DFBFDD" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="1ED412BE" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1AAA7861" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10C6189A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk211507586"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Arbeiten mit Leitlinien (inkl. Anwendung im individuellen Kontext) und Point-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>-Care-Tools</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="39190BB5" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="4AD06E01" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="557E72F3" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18D8F011" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Berücksichtigung des individuellen Kontexts:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6DEEF652" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="10E2F573" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="533BB52F" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F0CA5A6" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Betreuung mehrerer Generationen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7795AE20" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="036C94D0" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5F818B24" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34A2AADC" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Auswirkungen von Erkrankungen auf das Familiensystem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4ADB29B1" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="4445F52A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0083F68F" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07C3E063" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">partizipative, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>patientinnen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>- und patientenzentrierte Entscheidungsfindung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7DE0C640" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="54DB588C" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6330A676" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61966F17" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erstellung individueller Betreuungskonzepte unter Berücksichtigung von Lebensqualität, Patientinnen- und Patientenwunsch und sozialer Situation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4F5AD9D2" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="33228BD3" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="273D60BE" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C6EF1C1" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Berücksichtigung des gesellschaftlichen Kontexts:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="550F181A" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="6B6321A8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="55E0EE55" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="78B51483" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>sozioökonomische sowie arbeits- und umweltbedingte Einflüsse auf Gesundheit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4121C850" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="51E2DFAB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F1C70D7" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="31241FC0" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>relevante Aspekte der öffentlichen Gesundheit, inklusive Epidemie- und Pandemiemanagement, Todesfeststellung, Untersuchungen gemäß StVO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="480E8798" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="07AB7193" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4627B690" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="7074A696" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="067668A5" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5730CEB2" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="427D50F6" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="7C9385B4" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1CDC6D73" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07993D97" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Arbeiten mit Leitlinien und Point-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>-Care-Tools</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08" w:rsidDel="00D7317A">
+            <w:r w:rsidRPr="00A90066" w:rsidDel="00D7317A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="470F7EED" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="5C97CFE5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="209604CB" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F5F92F8" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Betreuung mehrerer Generationen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6408DF28" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="36B179DE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="388511CE" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="3642AB46" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Partizipative, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>patientinnen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>- und patientenzentrierte Entscheidungsfindung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="35869E38" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0F2A34CE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4365DAC5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="519D0088" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erstellung individueller Betreuungskonzepte unter Berücksichtigung von Lebensqualität, Patientinnen- und Patientenwunsch und sozialer Situation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08709E58" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="61387CAE" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7018E54D" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="63773AD5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4D93AA64" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F1401BE" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Diagnostik und Behandlung unter Beachtung des individuellen Gesamtkontextes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="56B7A370" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="0621B8B5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5C6E9860" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34FCAC66" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>A)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="20DE8892" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="5E05D58E" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1FEB6330" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19D8741E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Erst- und Akutversorgung, Notfallmanagement: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2DB4587E" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="142A16AB" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1F08F98E" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2448FC6F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Evaluation hinsichtlich eines potenziell gefährlichen Verlaufs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="581BA0F1" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="7AB3A05A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="48A64F2C" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="365A7E26" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akutdiagnostik inkl. notwendiger apparativer Untersuchungen und Labortests</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="36CFC16D" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="36FA2E52" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="16B8D209" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F381CE2" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akutversorgung bei Notfällen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="33F9AE9A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7F5A9639" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B3C50EE" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="4B5E6522" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Krisenintervention allgemein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="404505F4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6F734C56" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CAC1241" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="514216D8" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Suizidalität (Erkennen und Umgang)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7868A713" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1B311FC2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33024047" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="3544605A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fremdgefährdung (Erkennen und Umgang)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="31258A0E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6E54C4AD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61DE8873" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="469C1EC2" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verhalten im Notfall bzw. Notfallmanagement (strukturierte Abläufe, Zuständigkeiten)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6A8C7DC7" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2F13335F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="082E129B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="450A16A3" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Spezifischer hausärztlicher diagnostischer Prozess:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="748615F1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="28797CAC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AC22159" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0EA69A48" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Abklärung von undifferenzierten Symptomen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="69174650" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2C51C60C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5704AABF" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="57B09505" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Erhebung einer problem- und kontextorientierten Anamnese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="12C7173C" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="3CF15E9A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7DF50228" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58277D0B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vorgehen unter Beachtung der Kontextfaktoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0E5C81AA" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="7AD311BD" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="09A729F2" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B60BFB4" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stufendiagnostik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="745AE7A3" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="0DE70FEE" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5510DA21" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D00DC50" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Akute Erkrankungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="55CB1E42" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="5E7551AC" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="76823938" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="028D0194" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Situationsbewertung, Dringlichkeitsbeurteilung und Priorisierung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="052EC556" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="6C549D98" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="53DF91E2" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CDA0ADC" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Früherkennung von Gesundheitsstörungen aller Art</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="535795B9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="00CF8FE7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E55241E" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="42EC5D99" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...13 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="433D7834" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indikationsstellung und Durchführung medikamentöser Therapien und anderer Therapieformen </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>einschließlich rationaler Einsatz</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> von Antiinfektiva (Antibiotika, Antimykotika, Virostatika und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Antiparasitika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) bzw. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Antimicrobial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Diagnostic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Stewardship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0F13C871" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6217B9BD" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="35D031D0" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikationsstellung, Durchführung und Bewertung apparativer Diagnostik in der Allgemeinmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="35D8EF3F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="03B69381" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="283935FD" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="04FD47C2" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Vermeidung von Gesundheitsrisiken für Patientinnen und Patienten durch Abwägung von Nutzen und Risiken diagnostischer Maßnahmen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="000A5102" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="5E5F1089" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="189690BD" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E456DEB" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikationsstellung und Bewertung von Laboruntersuchungen, Methodik und Durchführung des Basislabors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7118FC8B" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="26D26928" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="768F6C72" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="633B5742" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>sachgerechter Umgang mit Proben von Körperflüssigkeiten und Ausscheidungen sowie Einordnung der Befunde in das Krankheitsbild</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3F683B34" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="669D663E" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="75F2F553" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="774039B6" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>präoperative Diagnostik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="44AA8FFE" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="1CB41C33" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7B5732F2" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04BA54E3" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Verletzungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="10EC1D2B" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="5E62D757" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5160E75E" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B4A6DBE" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erstversorgung chirurgischer Notfälle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="07CD158F" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="4D27B810" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3B7214F4" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D98D6B8" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erstversorgung von Unfallverletzten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3937D50F" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="61C0B6F6" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="23C84EFC" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="229AB2C1" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Umwelt- und arbeitsbedingte Erkrankungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3A1140B5" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="2DF56430" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2AE19790" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="568AEE37" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkennen umwelt- und arbeitsbedingter Faktoren (inkl. Bewertung der Arbeits-, Berufs- und Erwerbsfähigkeit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7990033A" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="42EC2D3B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7010B68A" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B803226" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kooperation mit Behörden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="29E16A1D" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="24D8BD43" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1375F344" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C37CB10" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kooperation mit Arbeitsmedizinerinnen und Arbeitsmedizinern</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5FBFC729" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="47B0ABE8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0244E99E" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F023200" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Chronische Erkrankung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7FFC5A8F" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="5B484E9A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5DFE85F3" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28C30E0B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment bei chronischen Erkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0485E99B" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="0F2B2061" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4123F760" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0865B6D6" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Monitoring und Begleitung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0DBA18C1" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="205F93E9" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7887906E" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BD5EA3B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Multimorbidität:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3BDBD491" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="3754660D" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="790EA5C0" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03BCB23E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erstellung eines strukturierten, individuellen, interdisziplinären Behandlungskonzepts unter Einbindung von Patientinnen und Patienten, Angehörigen und relevanten Gesundheits-, Sozial- und Pflegeberufsgruppen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="113E60B0" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="7B76A254" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="201E0C28" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41F99D8D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Polypharmazie (Entscheidungsprozess hinsichtlich Interaktionen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7B81409C" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="210FF045" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="140A39A2" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BC51D85" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>strukturiertes Medikamentenmanagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7F80A43A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4252EB9D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28988DB2" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="6751A5CF" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Besonderheiten bei Kindern und Jugendlichen: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="196D961C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7B1F7E7C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0529389D" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0225B1B8" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Einbeziehung von Erziehungsberechtigten und/oder anderen Begleitpersonen in die Entscheidungsfindung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3DF8277B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1519DBBC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C24770E" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0244666C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>relevante Rechtsbestimmungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="10C4025D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="16AF2F64" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="740F79E3" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="1C0F6C01" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Abwägung der Notwendigkeit weiterführender Maßnahmen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4486AE53" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4AA07A66" w14:textId="77777777" w:rsidTr="00A90066">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A9B57DE" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="59B9DEAD" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Abwägung der Notwendigkeit einer Krankenhausbehandlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="40D4D74F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="39AD850E" w14:textId="77777777" w:rsidTr="00A90066">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DDA7559" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="098475F2" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Abwägung der Notwendigkeit weiterführender Diagnostik im niedergelassenen Bereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1175AEC5" w14:textId="77777777" w:rsidTr="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4401CEE9" w14:textId="77777777" w:rsidTr="00A90066">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4054D4D4" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="50D63025" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Abwägung der Notwendigkeit und Dringlichkeit einer weiterführenden Therapie im niedergelassenen Bereich (ärztlich und nicht ärztlich)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2A8DDE71" w14:textId="77777777" w:rsidTr="00694B08">
-[...13 lines deleted...]
-          <w:p w14:paraId="6ABE88AA" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="011201B4" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="146BA7D3" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vermeidung von Unter-, Über- und Fehlversorgung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="24AA242A" w14:textId="77777777" w:rsidTr="00694B08">
-[...13 lines deleted...]
-          <w:p w14:paraId="1F9B521F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3C3BE41E" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AD804C6" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
               <w:t>10.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Befundmanagement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="064C3832" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="2E3A1BE0" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1F88CB56" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60AB1D1D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Zusammenführen, Bewerten und Ableiten von Maßnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6F44B202" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="77BBA5F5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35148525" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5DED6800" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dokumentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="47653FB6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="022C19BF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="396DE133" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="74DA9FA9" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Ärztliches Berichtswesen, Atteste, ärztliche Zeugnisse und Gutachten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="124A0F53" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="70E477E5" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="674D0032" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="3E3A8D56" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1797DE13" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07D87F4A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>B)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6CBC1B99" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="100D63D8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="09E2746B" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="382F4E7A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Notfallmanagement </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="311D3BBC" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="077BBD63" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="35317B88" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F98D508" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Evaluation hinsichtlich eines potenziell gefährlichen Verlaufs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3568DF0A" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="49895AB0" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="76C6D6B8" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="465CF243" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Akutdiagnostik inkl. notwendiger apparativer Untersuchungen und Labortests</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4CFE45B5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="33D18C87" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="134158F4" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="45283DA4" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Akutversorgung bei Notfällen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0F6AD870" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="35F70C52" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51C50C04" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0908E99E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Krisenintervention </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="793F246B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="61E61C58" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10FDF225" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="61A068EC" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Suizidalität (Erkennen und Umgang)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6F755B18" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7865944E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="066518CE" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="53DA4A6A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verhalten im Notfall bzw. Notfallmanagement (strukturierte Abläufe, Zuständigkeiten)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="70159D58" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0C112868" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="043493C5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="6BF75F55" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Spezifischer hausärztlicher diagnostischer Prozess</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6B457098" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="257288C9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08421C54" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0947E03F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Abklärung von undifferenzierten Symptomen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="522EEF53" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="45148A71" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61FD6C41" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="35F64DD4" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erhebung einer problem- und kontextorientierten Anamnese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="34931648" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3F456C65" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DA02AB3" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="400FF561" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vorgehen unter Beachtung der Kontextfaktoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="39DE718A" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="09CA8860" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1DA6CE71" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="655C3695" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Stufendiagnostik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="66EB783C" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="25B68A7C" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7F7C70FB" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="234A9680" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Akute Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5E9FD013" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="727070AF" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="074D5F6C" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64074E22" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Situationsbewertung, Dringlichkeitsbeurteilung und Priorisierung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3F1C249F" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="33FE5553" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7AA1A273" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E526962" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Früherkennung von Gesundheitsstörungen aller Art</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1AD0AB9A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6BDCC23D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35B5CEF0" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="25E20B6B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikationsstellung und Durchführung medikamentöser und anderer Therapieformen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="76F817B3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="222968D9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5253E153" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0F148B1C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikationsstellung, Durchführung und Bewertung apparativer Diagnostik in der Allgemeinmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1893CE00" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2CE44B17" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26B2131C" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="29A7FEBC" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Vermeidung von Gesundheitsrisiken für Patientinnen und Patienten durch Abwägung von Nutzen und Risiken diagnostischer Maßnahmen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6EC43B3D" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="79528BA5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="168D60E3" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D216E32" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikationsstellung und Bewertung von Laboruntersuchungen, Methodik und Durchführung des Basislabors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="176730D0" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="79218E90" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="226CC51C" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48CAAD72" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>sachgerechter Umgang mit Proben von Körperflüssigkeiten und Ausscheidungen sowie Einordnung der Befunde in das Krankheitsbild</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5BD20133" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="6CC850D6" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="43076580" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41D27CB8" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>präoperative Diagnostik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6041DB67" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="29F29D45" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2284EB41" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0DCDC45B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Verletzungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3FD35F6C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0F84E01C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="598AE07F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5B881B1C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erstversorgung chirurgischer Notfälle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="50077B31" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5BC6D9CB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B0092AB" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="77964AF7" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erstversorgung von Unfallverletzten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="148361D1" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2C85661C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A0DF52B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="769E2885" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Umwelt- und arbeitsbedingte Erkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7ECC965C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="031D3640" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F4C57AF" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="14AB1A50" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkennen arbeits- und umweltbedingter Faktoren (inkl. Bewertung der Arbeits-, Berufs- und Erwerbsfähigkeit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6E18F945" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0B81567A" w14:textId="77777777" w:rsidTr="00A90066">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09B133B2" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="12B6D7CC" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kooperation mit Behörden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1073B5AF" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="4F1FC274" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3CF2C1B5" w14:textId="77777777" w:rsidTr="00A90066">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BDF349F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kooperation mit Arbeitsmedizinerinnen und Arbeitsmedizinern</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="22341663" w14:textId="77777777" w:rsidTr="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7645FE76" w14:textId="77777777" w:rsidTr="00A90066">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="420DB05F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="47FDFFAA" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Chronische Erkrankung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="47608024" w14:textId="77777777" w:rsidTr="00694B08">
-[...13 lines deleted...]
-          <w:p w14:paraId="434BA0B1" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0DDA8E9A" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="763FEFAC" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment bei chronischen Erkrankungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6E0FBD23" w14:textId="77777777" w:rsidTr="00694B08">
-[...13 lines deleted...]
-          <w:p w14:paraId="5C20B6C0" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="738BD01C" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="149D59D4" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
               <w:t>Erstellung und Führung eines strukturierten, individuellen, interdisziplinären Behandlungskonzepts unter Einbindung von Patientinnen und Patienten, Angehörigen und relevanten Gesundheits-, Sozial- und Pflegeberufsgruppen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="302B6817" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="6CD7DC4D" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1FF1650E" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55BBC7EB" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Monitoring und Begleitung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4F13ABA2" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="0C450669" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4A28A05F" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0ABE8608" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Multimorbidität</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="29AA0B45" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="105D9654" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40AC3640" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="139D3096" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erstellung und Führung eines strukturierten, individuellen, interdisziplinären Behandlungskonzepts unter Einbindung von Patientinnen und Patienten, Angehörigen und relevanten Gesundheits-, Sozial- und Pflegeberufsgruppen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="56A04882" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="7B7F1D9F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="10EF7BC0" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="715CD1F4" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Polypharmazie (Entscheidungsprozess hinsichtlich Interaktionen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5497B966" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="5E0A84DB" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7E3E1E65" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E6B1CD6" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>strukturiertes Medikamentenmanagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="161A8A06" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0030B5FE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BB050D9" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="30211509" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Besonderheiten bei Kindern und Jugendlichen </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5D036803" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2B157AD1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="132DBEF5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="67C27BD5" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Einbeziehung von Erziehungsberechtigten und/oder anderen Begleitpersonen in Entscheidungsfindung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0D42EECE" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="66BA1EF8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="389E7264" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72155D05" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Abwägung der Notwendigkeit weiterführender Maßnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5A458F6B" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="5BD01F17" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1223C7B1" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31973D9F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Abwägung der Notwendigkeit einer Krankenhausbehandlung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2C4B22CE" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="399BE273" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6F916D8B" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01B09D5B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Abwägung der Notwendigkeit weiterführender Diagnostik im niedergelassenen Bereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="12DDDAA1" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="5983082F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="442724FF" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39246443" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Abwägung der Notwendigkeit und Dringlichkeit einer weiterführenden Therapie im niedergelassenen Bereich (ärztlich und nicht ärztlich)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2F2EE498" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="64190703" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5701BAFB" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CC32F7E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vermeidung von Unter-, Über- und Fehlversorgung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0414B444" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="35046147" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="57DC4FCA" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="786F1096" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Befundmanagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2361875D" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="29545585" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="74759D11" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39EDD79E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Zusammenführen, Bewerten und Ableiten von Maßnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6E305897" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="22806D64" w14:textId="77777777" w:rsidTr="00A90066">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F92CF87" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5F1778C1" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dokumentieren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="19C8D4C2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4BB0AAEE" w14:textId="77777777" w:rsidTr="00A90066">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FC37E15" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="33F150AC" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Verfassen von Attesten, ärztlichen Zeugnissen und Gutachten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4896C3E2" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="539A3B23" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3416C04F" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="5AE591C9" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2553F6A0" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EDB7CEA" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Gesundheitsberatung. Gesundheitsförderung, Gesundheitskompetenz, Prävention, Nachsorge und Rehabilitation</w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="67DC6CF1" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+              <w:t>Gesundheitsberatung, Gesundheitsförderung, Gesundheitskompetenz, Prävention, Nachsorge und Rehabilitation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="40135495" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="212914E5" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>A)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="30D63490" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="1CC0F07A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6DEF9EC0" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40A0A53B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Gesundheitsberatung, Gesundheitsförderung, Gesundheitskompetenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5BB4F140" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="24AB53A7" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4315330C" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CAA0F2F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gesundheitsberatung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="31CF926B" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="47981E4F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7DC0D364" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F543D4F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Prinzipien der Gesundheitsförderung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="05CAE13E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="20425131" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0330E4EC" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="697A9F68" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Maßnahmen und Methoden zur Stärkung der individuellen Gesundheitskompetenz </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6A118D0F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2907721B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="532FC125" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="2B319AAC" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Modelle und Programme zur Gestaltung gesundheitskompetenzfördernder Rahmenbedingungen in Organisationen und Settings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="204CAE7A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3474DA0F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E5D6732" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="1DB14370" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Dimensionen von Prävention in ihrer Bedeutung für die hausärztliche Medizin:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="59730F9E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="451868CB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38CE3279" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="01DE3809" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Präventionsebenen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="41EE6669" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="40B816F0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E2AFB10" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5478FE14" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Verhaltens- und Verhältnisprävention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="11123906" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5D85D1FD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71DB9C90" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="7154CE93" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Impfungen (Individuelle Beratung, Vorbereitung, Durchführung und Dokumentation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="59C82B51" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="318DDD85" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="032266A3" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="71D5C906" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung hinsichtlich Risikofaktoren unter Beachtung anamnestischer und familiärer Belastungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="07285CC6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5C4AF0C9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F32B3CB" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="2A78185A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sekundärprävention – Früherkennung (individualisiertes, risikoadjustiertes Screening, Vorsorgeuntersuchung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5259A4E6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3882E4D9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="327BCC4E" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="420442C9" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tertiärprävention (prognoseverbessernde bzw. -erhaltende Maßnahmen, Verhinderung von vermeidbaren Komplikationen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="37CD3711" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="52A64E0E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54180038" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="10922BC8" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Quartärprävention (Schutz vor Überdiagnostik und -therapie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="10D2C72B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="04F5C64F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56C64F08" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="510D43FB" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Nachsorge: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="12991004" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2A1322D9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="012F6742" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="63C57B2C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Nachsorge nach akuten Erkrankungen und Traumata</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="771C07A9" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3BEF4497" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15083669" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="3B2CACD5" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Rehabilitation (Indikationsstellung, Unterstützung bei Einleitung und Organisation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="16ACBF85" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2AFDB6ED" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="095ED8B8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="65272D32" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Unterstützung bei Coping und beruflichen Wiedereingliederungsmaßnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C3C1F63" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="625F5AD1" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="26980686" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="298D2382" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="53CA38A3" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F2BF105" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>B)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5972F750" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="313F036B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5F751469" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FEBADBE" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gesundheitsberatung, Gesundheitsförderung, Gesundheitskompetenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0772BE46" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="2A8690EE" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0101AE9F" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="299CD770" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Durchführung individueller Gesundheitsberatung inkl. Berücksichtigung von Arbeits-, Umfeld- und Umweltfaktoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="374F7A7A" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="57FA45AA" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3B1BB6A1" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3894AF74" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Anwendung von Maßnahmen und Methoden zur Stärkung der individuellen Gesundheitskompetenz </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="33E74614" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="7F1A6D7D" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1D11BCB3" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="313A1A5A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Dimensionen von Prävention in ihrer Bedeutung für die hausärztliche Medizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="00B7863B" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="4A7835DF" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0599CAB8" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C80D5E0" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Impfungen (Individuelle Beratung, Vorbereitung, Durchführung und Dokumentation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2AC4A87E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="19E3393F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BA52D39" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="7802AE3C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung hinsichtlich Risikofaktoren unter Beachtung anamnestischer und familiärer Belastungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4820BCAB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="59E03517" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5580C55F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="3D17ECB2" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>individuelle Beratung, Vorbereitung, Durchführung und Dokumentation von individualisierten, risikoadjustierten Screenings und/oder Vorsorgeuntersuchung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3E6AA27F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0004F6BC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AF2C48A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="096197B0" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>individuelle Beratung, Vorbereitung, Durchführung und Dokumentation prognoseverbessernden bzw. -erhaltende Maßnahmen, Verhinderung von vermeidbaren Komplikationen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4AAB558D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4155E9F7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BE8BD1A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="597A3BD3" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Nachsorge </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0D1AEA87" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7458C344" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29FDEA86" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="17FD880B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Durchführung der Nachsorge nach akuten Erkrankungen und Traumata</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="19C77F0D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="433BB767" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CA3FA55" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0C480D87" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikationsstellung, Beratung und Unterstützung bei Einleitung und Organisation von Rehabilitationsmaßnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="62F4E0C2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="11E2F620" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1561C5FB" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="64F7CF92" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Unterstützung bei Coping und beruflichen Wiedereingliederungsmaßnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="675F639E" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="4B08D42F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="57F8E977" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="517D88E0" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="00B11F4E" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CC0EF82" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Besondere medizinische Situationen und spezielle fächerübergreifende Fragestellungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="34DBD796" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="0321703F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7F022A03" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="260A94FB" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>A)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6A6DD331" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="70EA5FE5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="14EBA9AB" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1112AFB7" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Palliativmedizin:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="07D622CC" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="124BFA83" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="29B2A5CC" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FD8C2B7" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schmerztherapie am Lebensende</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="04D23275" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="3D01B038" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="24F9A9F7" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="458F493E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Symptomlinderung am Lebensende</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="38B2168B" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="0EE66B61" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4F7A7F05" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18FA256D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung zu speziellen Fragestellungen (inkl. Sterbeverfügungsgesetz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5FB0E01A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0A72B994" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2317B614" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="2967B40A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Schmerztherapie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="43E983A4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="13C72391" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F922030" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="6E46235A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>akute und chronische medikamentöse Schmerztherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7937A275" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3D33CE2B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="706BF8E0" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="59AC2C7E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>multimodale Therapiekonzepte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1805AA8B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="49EC213C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="666050B9" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="07790CC9" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Geriatrie: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5116CA5C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2BAA9AF1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C6C481A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="02C3C6B4" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>geriatrische Assessments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1FDC6066" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="725E1F1C" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="63068C12" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B06E831" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Besonderheiten bei der Diagnostik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7233A3BB" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="646AD9D5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4ABDE3BE" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D387A70" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">kontextorientierte Therapieentscheidung </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="75EA8307" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="421D3797" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="589D8E5C" w14:textId="77777777" w:rsidTr="00A90066">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71D6CDAE" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>spezielles Medikationsmanagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7A93002B" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="40B1A851" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4271AF21" w14:textId="77777777" w:rsidTr="00A90066">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F6B4CE5" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnis von und Zusammenarbeit mit Strukturen zur Versorgung von Pflegebedürftigkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="152EC2DA" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="747A5C2B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3E54C709" w14:textId="77777777" w:rsidTr="00A90066">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E5858D6" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Beratung zu speziellen Fragestellungen (inkl. Patientenverfügung, Vorsorgedialog)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1DD075C7" w14:textId="77777777" w:rsidTr="00694B08">
-[...13 lines deleted...]
-          <w:p w14:paraId="3DF5E7F5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="08DFA586" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55646E13" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Suchttherapie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="63D4C052" w14:textId="77777777" w:rsidTr="00694B08">
-[...13 lines deleted...]
-          <w:p w14:paraId="6143099D" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="02F286C2" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06DDB843" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>frühzeitige Identifikation von riskantem (Konsum-)verhalten und Suchterkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="67792D27" w14:textId="77777777" w:rsidTr="00694B08">
-[...13 lines deleted...]
-          <w:p w14:paraId="73E30664" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="058D56F4" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D287E98" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
               <w:t>Grundzüge der Beratung und Führung Abhängiger bzw. Suchtkranker inkl. Weitervermittlungsmöglichkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7F7B9391" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2C711475" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2EC610B4" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="1A4D8EEF" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Substitutionstherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1DF2D220" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="420BC8DC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42D91B22" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="092A97BC" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Medikamentenabhängigkeit (Erkennen und Umgang)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="04C7E4A4" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0D5E23C8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0773E940" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="59257749" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Entwöhnungsstrategien bei substanz- und nicht-substanzgebundenen Abhängigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6FDCE018" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6DEB9DB7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="039B1763" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="6F8F7796" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Psychosomatik:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="684658F0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5AD72290" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="078DDC3A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="030E68CD" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkennen möglicher psychosomatischer Beschwerdebilder</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="31C37A8D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1BA3DE0A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DCECE0B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0A55E0F5" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Besprechung und Einleitung geeigneter Maßnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6A057E31" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5C7A4BE9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3341451F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="7889E099" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Familienplanung, Schwangerschaft, Elternschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="413F076B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6E656D2A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FC70606" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5ABF0D13" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kontrazeption, Fertilität</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3BF6187A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2BFD470D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A0C7BCC" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="4419C73D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>psychosoziale Beratung einschließlich Vermittlung früher Hilfen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3F2E7646" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="22711CB8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B15D237" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="2E9B9A09" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koordination und Durchführung der Untersuchungen gemäß des Eltern-Kind-Pass-Untersuchungsprogramms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5E3C50E8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6626081A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="747C43A7" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="68678353" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Besonderheiten der Betreuung während Schwangerschaft und Stillzeit (z.B. Ernährung, Verhalten, Pharmakotherapie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4359149F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2FC3A53B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AF8BC35" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5C11BE70" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Betreuung von Menschen in Langzeitpflege</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="78A8C053" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="357E56AF" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B78E9A8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="7FA69A67" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Betreuung von Menschen mit Behinderungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="489F0E30" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="309D118C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CE71860" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="4AD03564" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">rechtliche Aspekte </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="525E4E41" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4CBA76D6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18F03642" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="14B707FF" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse sozialer und technischer Unterstützungsmöglichkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="49DA12C3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="16A76D22" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06ECEA02" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="286DC83C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Gendermedizin </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2136158A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4C3FEFDC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E0E99FB" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="301261D5" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="296"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kenntnisse über geschlechtsspezifische Unterschiede in Prävention, Diagnostik und therapeutischem Vorgehen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32E5236E" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="2C1E4BA2" w14:textId="2D29BD16" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="59D56175" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6C8C8903" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="096DF179" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="21484505" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>B)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6A486872" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1C1CD9F3" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A08AFAD" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="66711AC5" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Palliativmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="69596485" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0F01E712" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76DBCD21" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="19E205B6" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Schmerztherapie am Lebensende</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2946D2D2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="40BC04AB" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25723422" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="570A49BF" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Symptomlinderung am Lebensende</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6BC34944" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4F0D8D02" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D128D4B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="080BFDA0" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Schmerztherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1FB1082D" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="3DDE996F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2B608BC9" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55E7742B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Durchführung medikamentöser Schmerztherapie akut und chronisch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="60DB65F8" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="65935972" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="61D88931" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31DF62A8" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erstellung und Führung multimodaler Therapiekonzepte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4CA643B5" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="5BE3C916" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5A25C983" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B14058D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Geriatrie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5327C2D0" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="2180541E" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6FBF8527" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76B097E1" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Durchführung geriatrischer Assessments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="64F04819" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="37697D14" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="16F09D2A" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21641119" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Treffen kontextorientierter Therapieentscheidungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="466C7A53" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="710ACD22" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0C722AA7" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27CA06C3" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>spezielles Medikationsmanagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1E395122" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="4A9DAE6C" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="783E2FA2" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12DB0AE8" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Beratung zu speziellen Fragestellungen (inkl. Patientenverfügung, Vorsorgedialog)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="12CEC972" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="17EA4E69" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="61A9C86A" w14:textId="77777777" w:rsidTr="00A90066">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04B65364" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Suchttherapie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="46BC3223" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="2212CFD7" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7CA6DF9B" w14:textId="77777777" w:rsidTr="00A90066">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="497A8757" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>frühzeitige Identifikation von riskantem (Konsum-)verhalten und Suchterkrankungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6A118653" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="3CDC4A0C" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="49880808" w14:textId="77777777" w:rsidTr="00A90066">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28DD36B2" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Grundzüge der Beratung und Führung Abhängiger bzw. Suchtkranker inkl. Weitervermittlungsmöglichkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6752CCA6" w14:textId="77777777" w:rsidTr="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="256644B5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D5B016F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="02A8EBAF" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Psychosomatik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="089BFD1D" w14:textId="77777777" w:rsidTr="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="010A69CE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E81E786" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5F66AD12" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkennen möglicher psychosomatischer Beschwerdebilder</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="27B0C11C" w14:textId="77777777" w:rsidTr="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="46702A96" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6349F7B5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0789A449" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
               <w:t>Besprechung und Einleitung geeigneter Maßnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1A3DA3F6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2605F8D9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42ED074B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="581E85F5" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Familienplanung, Schwangerschaft, Elternschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="122D656B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7EC853E6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49C7D46E" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="4E286570" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>psychosoziale Beratung einschließlich Vermittlung früher Hilfen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5C5184E2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="62E1DE65" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72986B19" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="66479311" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Koordination und Durchführung der Untersuchungen gemäß des Eltern-Kind-Pass-Untersuchungsprogramms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="11FE8042" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="27466FA6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E63B409" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0E1DC620" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Betreuung von Menschen in Langzeitpflege und anderen institutionalisierten Betreuungseinrichtungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B8B2649" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="54360BB8" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="045C814F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="345A5401" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5448B534" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="386C7892" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Patientinnen-/Patientenzentrierte Kommunikation in der Allgemein- und Familienmedizin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0C38B377" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="50EEF0E5" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6BD95903" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="08557179" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>A)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="00CA1108" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7D771DEC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76499AF1" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="799C5508" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Allgemeine hausärztliche Kommunikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7AC8708C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3D1DF25A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62FC0E96" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5DC3D70D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kernelemente der </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>patientinnen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>-/patientenzentrierten Kommunikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="74A7EBE6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="02503D32" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7692B147" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="40E73E5D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Rolle der Kommunikation im Rahmen der Gesundheitsförderung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="692CC778" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="02627067" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6911C12D" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5B485E9C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Rolle der Kommunikation im Rahmen der Stärkung von individueller Gesundheitskompetenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="25A02CE3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3CD233DA" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75ED248D" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="157ECEDA" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>interdisziplinäre und multiprofessionelle Kommunikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0A0AB0CB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3682CF6C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CE6B717" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="671BF494" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Anforderungen und Einsatz unterschiedlicher Kommunikationstechnologien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="796B2FD2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="123D7050" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="572D2181" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="535C2D29" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Anamneseerhebung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1AAA8144" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5D3FE79F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="201682F4" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5A0A6E8C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>anlassorientierte, zielgerichtete Anamnese unter Berücksichtigung der erlebten Anamnese und der individuell relevanten Kontextfaktoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6ABD17D6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="26498437" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A2DD124" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="77A594C7" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Berücksichtigung des biopsychosozialen Hintergrundes und Würdigung des spezifischen individuellen Kontextes </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3766ACB0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="625E6C23" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73484AB3" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="6D61F770" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Berücksichtigung kultureller und existenzieller Aspekte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6BF21F88" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="275A0F4B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78FBB8EC" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5B675CA5" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Risikokommunikation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0AA56915" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="42B09087" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="167CA846" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4509728F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Aufklärung zu Indikation, Ablauf und Risiko von Untersuchungen und therapeutischen Maßnahmen, Prognose und Dokumentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1B30C633" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="06BCFC89" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6FC5BE5C" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4750547B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>therapeutisches Gespräch (stützende Gespräche, Kurzinterventionen, Befundkommunikation, Aufklärungsgespräche)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0D61B5DF" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="39304F5F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6C1EE2D2" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1024BACC" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kommunikation in Krisensituation (bei Eigen- oder Fremdgefährdung, Erkennen eines abwendbar gefährlichen Verlaufs und Einleitung notwendiger Schritte (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>UbG</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="05E58AF8" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="788AF4FD" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="63619B3F" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77F093C3" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Angehörigengespräch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="72150B1A" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="521105B6" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7E40BB60" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="328DA005" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Konfliktmanagement </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="43F3FA27" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="2C57EB8B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7462DD56" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="146150BB" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Umgang mit Konflikten mit bzw. zwischen Patientinnen und Patienten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="390B9F63" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0D983C3C" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01D08F07" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0FD2306B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Deeskalationsmaßnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DEE7A61" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="244B8897" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="03BB05E0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="71590C52" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10D98474" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="00C3C494" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>B)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="12EA1166" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="65FBD32D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38DD0A8A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="003AAC97" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Allgemeine hausärztliche Kommunikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="743BAA3D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4838A6D8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38AA318C" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="08E159A4" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Umsetzung der Grundsätze </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>patientinnen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>-/patientenzentrierter Kommunikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5DEFD0F3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="118AFA20" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FFED2F5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="40658423" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Berücksichtigung und Einsatz unterschiedlicher Kommunikationstechnologien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4E923EE6" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="708E7D43" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="542FF336" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="1BAA5513" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisziplinäre und multiprofessionelle </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kommuniktion</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6E43D455" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2F17BC01" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B83E70D" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="2568587F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Anamneseerhebung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1593D31B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="20FCCFE6" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B35AF53" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="3C945139" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>anlassorientierte, zielgerichtete Anamnese unter Berücksichtigung der erlebten Anamnese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6C47FCBC" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7C705633" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63165F04" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="1DC07C61" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Risikokommunikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3FC6DF5C" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="20B7A1CC" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4CB83407" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CA7CEDF" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
               <w:t>Aufklärung zu Indikation, Ablauf und Risiko von Untersuchungen und therapeutischen Maßnahmen, Prognose und Dokumentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2C14E8AA" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="4B739481" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="05486F2D" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51B0C37D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>therapeutisches Gespräch (stützende Gespräche, Kurzinterventionen, Befundkommunikation, Aufklärungsgespräche)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="48E692DA" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="392E8665" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4416ECDC" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46DDBFE1" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Kommunikation in Krisensituation (bei Eigen- oder Fremdgefährdung, Erkennen eines abwendbar gefährlichen Verlaufs und Einleitung notwendiger Schritte (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>UbG</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="23642435" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="509C9DF2" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3E833E57" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E8990C2" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Angehörigengespräch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="19B86721" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="53CDD02E" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0542E086" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BFB5D9B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="-1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Konfliktmanagement </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3FF2FEB8" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="52591E7A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7453DAC9" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71AC26A7" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Umgang mit Konflikten mit bzw. zwischen Patientinnen und Patienten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="159B1BD8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="44F0C024" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6822AEDC" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="4FFD569E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Deeskalationsmaßnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A87F2D9" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="63080FA0" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5DE1B0D3" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="55FA7001" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C7C76AD" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="474C5234" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Kontinuierliche Betreuung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3A73CD59" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="526794D7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="364970A9" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="03A7AB69" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>A)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2E96DC2A" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="41E43FA4" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0799B3E4" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="6AC5D0B2" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Dimensionen von Kontinuität und deren Bedeutung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5F3CB674" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="42C78B22" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C8902C8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="6C6A3D88" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>persönliche und institutionelle Kontinuität</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="57E4223B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="102C3256" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37306D76" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="7C317396" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Hausbesuche:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="77CD8A38" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="64857FC9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66020D85" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0A93D600" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Indikation, Organisation, Durchführung, Nachbereitung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="62A98A20" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="19F0B8C8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="233C7D8F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="70842E4A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Besonderheiten bei Diagnostik und Therapie im häuslichen Umfeld</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="275E0DE5" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="302EB8C7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D24C9CA" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="42ED99B6" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Betreuung von in Institutionen betreuten Personen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="050CCF37" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="69EB9AA9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E47D6EB" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0B738615" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Psychosoziale Betreuung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="69281C45" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="246F858A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57761C4A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0E9926BB" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gespräche mit Angehörigen und (Teil-)Familiengespräche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="78E833C8" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="17D50C0D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="42D177A8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="6562BC0C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Betreuung in speziellen Situationen, Gespräche am Lebensende, biopsychosoziale Lebenskrisen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="417D24AB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="12C81233" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F1771FE" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="633C1394" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Betreuung von Angehörigen und Betreuungspersonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78F496A6" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="206EE48E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0B189C7E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="72D7CCF0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A445909" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5942CDA3" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>B)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Fertigkeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6C48991E" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="71C5D335" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A3848AB" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5BDE1483" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Indikation, Organisation, Durchführung und Nachbereitung von Hausbesuchen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4A8385EC" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="3826FB4D" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5A1B4386" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D448E7E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Betreuung von in Institutionen betreuten Personen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7C673CFD" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="32B59D7B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="39F5C6B3" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62FA5E05" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Psychosoziale Betreuung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="33C0270B" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0A79F182" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F9BB6CA" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="24D4958C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Gespräche mit Angehörigen und (Teil-)Familiengespräche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2E1443FE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4A21738A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DA6ABA8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0332ACF2" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Betreuung in speziellen Situationen, Gespräche am Lebensende, bio-psycho-soziale Lebenskrisen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2A9213E2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2471E52D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A8139C5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="005A54BF" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Betreuung von Angehörigen und Betreuungspersonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41118C5C" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="4071B542" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="659AB036" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="5942754B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6881D3D0" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="654378E5" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Kooperation und Koordination</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="597964F1" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="7A66EC05" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="59483DAA" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57A7BE9C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>A)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Kenntnisse/Erfahrungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3ACD1759" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="21224566" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="197932E3" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4372782D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>interdisziplinäre und interprofessionelle Zusammenarbeit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1251C456" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="69057B22" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3445B6A0" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59A1EE74" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="708" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Organisation integrativer Betreuungsprozesse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3B7C4811" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3B463F2B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65E5C9D1" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="717BF3D6" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Koordination aller gesundheits- und krankheitsbezogener Behandlungen (inkl. Übernahme der medizinischen Fallführung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="681E2EC2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="37ADA25D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29E598A8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="10F23A27" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Einbindung weiterer ärztlicher, pflegerischer und sozialer Hilfen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="103C9E79" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="34F7338A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68F4BE7D" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="1B3AAC78" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Zusammenarbeit mit dem organisierten Rettungs- und Krankentransportwesens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0098525D" w14:textId="04A54D69" w:rsidR="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
-[...309 lines deleted...]
-    <w:p w14:paraId="2C728D25" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="0A80F49A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="51EB9A16" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="419D7DB0" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="452C89DD" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="103465A8" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>B)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Umgang mit Gewaltbetroffenen</w:t>
-[...44 lines deleted...]
-                <w:b/>
+              <w:t>Fertigkeiten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="372F9519" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58B1C717" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Kenntnisse/Erfahrungen</w:t>
-[...225 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="351D8B76" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>interdisziplinäre und interprofessionelle Zusammenarbeit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="056C9832" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A7BA960" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
-[...24 lines deleted...]
-              <w:t>Organisation von Unterbringung bei Fremd-/Selbstgefährdung</w:t>
+          <w:p w14:paraId="3777AE75" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Koordination aller gesundheits- und krankheitsbezogener Behandlungen (inkl. Übernahme der medizinischen Fallführung)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="49AC4E30" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="321779E7" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Einbindung weiterer ärztlicher, pflegerischer und sozialer Hilfen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="290667CE" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="724054E9" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Zusammenarbeit mit dem organisierten Rettungs- und Krankentransportwesens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3554C708" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="75C918BC" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="735C1981" w14:textId="77777777" w:rsidTr="009E47F8">
-[...13 lines deleted...]
-          <w:p w14:paraId="10644FF5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6B02E4AB" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EC6C867" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:snapToGrid w:val="0"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:snapToGrid w:val="0"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Fertigkeiten</w:t>
-[...20 lines deleted...]
-              </w:numPr>
+              <w:t>Umgang mit Gewaltbetroffenen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="734A3636" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="690B585F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
-              <w:contextualSpacing/>
-[...17 lines deleted...]
-              </w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>A)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Kenntnisse/Erfahrungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="290C5186" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="010E9F92" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
               <w:t>Gewaltprävention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="623EB073" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="6F992C20" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="169CABC4" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58A03EF9" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Erkennen von und Setzen von Interventionen bei Risikofaktoren (z.B. Überforderung in der Kindererziehung oder Pflege von Angehörigen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2804C850" w14:textId="77777777" w:rsidTr="009E47F8">
-[...13 lines deleted...]
-          <w:p w14:paraId="1A040A1D" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3A147E19" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13763D25" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Erkennen von und Umgang mit Gewalteinwirkung jeglicher Art</w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="5A856D5E" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+              <w:t>Erkennen von und Umgang mit Gewalteinwirkung jeglicher Art:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="21521306" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F364DC3" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Früherkennung von Anzeichen psychischer, physischer inkl. sexueller und struktureller Gewalt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4E90DEAA" w14:textId="77777777" w:rsidTr="009E47F8">
-[...10 lines deleted...]
-          <w:p w14:paraId="5C51F0D4" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="65A5B7C6" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64B09735" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>spezifische Gesprächsführung, Interventionen, Weiterleitung an spezialisierte Hilfsangebote und Dokumentation bei Gewaltopfern</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6EACECC0" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7D554BE9" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26BAFDF2" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="218819DF" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Organisation von Unterbringung bei Fremd-/Selbstgefährdung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B0378A8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="6DAB1B5F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="517A4EF4" w14:textId="77777777" w:rsidTr="009E47F8">
-[...548 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="554CC18C" w14:textId="77777777" w:rsidTr="00694B08">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="118CE532" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EA1EEA2" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="58460724" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>B)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Fertigkeiten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="17E52597" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65415EF7" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:ind w:left="282" w:hanging="283"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Gewaltprävention</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4114EEDE" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CDFCEFF" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...13 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="229E042E" w14:textId="77777777" w:rsidTr="00694B08">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Erkennen von und Setzen von Interventionen bei Risikofaktoren (z.B. Überforderung in der Kindererziehung oder Pflege von Angehörigen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7339E86A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CAA0C12" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5B1C9982" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Erkennen von und Umgang mit Gewalteinwirkung jeglicher Art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0DBDC7A1" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F9622B2" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...27 lines deleted...]
-          <w:p w14:paraId="23131315" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Früherkennung von Anzeichen psychischer, physischer inkl. sexueller und struktureller Gewalt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5096BB75" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44A03179" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...300 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="37CE9E77" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>spezifische Gesprächsführung, Interventionen, Weiterleitung an spezialisierte Hilfsangebote und Dokumentation bei Gewaltopfern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0DB53083" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3AE9D64A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="41A262CD" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...452 lines deleted...]
-              <w:t>Beachtenswertes zur Gründungsphase</w:t>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Organisation von Unterbringung bei Fremd-/Selbstgefährdung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4081D909" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="7B12C37D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="73C059AE" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="23F72498" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19E29191" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Organisation einer allgemeinmedizinischen Praxis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4DA5C7B8" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B43A88B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>A)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Kenntnisse/Erfahrungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4C882B08" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BEBB4E8" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Digitale Kompetenz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3880D263" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EE7AA66" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kenntnis und Nutzung der österreichischen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Gesundheitstelematikinfrastruktur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Umgang mit ELGA und weiteren </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>eHealth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>-Anwendungen inkl. Datenschutz und Bildrechte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="35F02AAF" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4113F6CF" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Möglichkeiten, Grenzen und Anwendung von telemedizinischer Betreuung </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3F978483" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59A239FD" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Möglichkeiten, Grenzen und Anwendung digitaler Hilfsmittel zur Unterstützung der ärztlichen Tätigkeit und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>interprofessoniellen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kooperation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="10570C76" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32C37B1E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Nutzen, Risiken und Einsatz von digitalen Gesundheitsanwendungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="05373862" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7685C72E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Maßnahmen zur Cybersicherheit, ethische Verwaltung von Gesundheitsdaten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2B33AB3F" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="327AC711" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Praxisorganisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="65E8A36E" w14:textId="77777777" w:rsidTr="00A90066">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50700017" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
-[...51 lines deleted...]
-          <w:p w14:paraId="353D548F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="783D6214" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...24 lines deleted...]
-          <w:p w14:paraId="4B59ECD1" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Befundmanagement inkl. Dringlichkeitsbeurteilung von Befunden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="35DFA78D" w14:textId="77777777" w:rsidTr="00A90066">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28D2B111" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>interne Kommunikation und Dokumentation (inkl. Diagnosecodierung) sowie Datenschutz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0588C5BF" w14:textId="77777777" w:rsidTr="00A90066">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="602BA5E9" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Organisation der Patientinnen- und Patientenkontakte (Akuttermine, elektive Termine, strukturierte Betreuung)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="695B5981" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B16EBA7" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Hygiene der Praxisräumlichkeiten und Geräte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="51D1ABBF" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7085A32B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>persönliche Hygiene in der Praxis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3E42C305" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73B6936D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Bestellwesen und Instandhaltung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1C6B3780" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22406B90" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Qualitätsmanagement und Patientinnen-/Patientensicherheit:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="33A56118" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="583CE837" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>relevante rechtliche, strukturelle und prozessuale Rahmenbedingungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="64C5DAE5" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A8AAAC3" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mindestanforderungen an ein Qualitätsmanagementsystem (z.B. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Chechlisten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>, SOPs)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="57D3546A" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="156B7E27" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>fachspezifische Instrumente des Qualitäts- und Risikomanagements, der Qualitätssicherung und der Dokumentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="614EC661" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="615A53D4" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Mitarbeiterinnen- und Mitarbeiterorganisation und -führung:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4E127A0F" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="261D5354" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>relevante Rechtsvorschriften</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2284D713" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:trPr>
+          <w:trHeight w:val="837"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35E1624C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methoden des Teambuilding, Teammanagement, Teamführung inkl. Reflexions- und Qualitätssicherungsmaßnahmen (Intervision, Supervision, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Crewressourcemanagement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>), Teambesprechungen und Mitarbeiterinnen-/Mitarbeitergesprächen, Aufgaben- und Verantwortlichkeitszuteilung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="599E8BB6" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D3BC918" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...72 lines deleted...]
-          <w:p w14:paraId="28D2E2DC" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Organisation von Arbeitszeiten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="103343BE" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3262B7D5" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...24 lines deleted...]
-          <w:p w14:paraId="230BF77B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>interprofessionelle Zusammenarbeit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2530C1B5" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19BA8FF1" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...48 lines deleted...]
-          <w:p w14:paraId="3A925883" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Wissensmanagement (Fort- und Weiterbildungen, Informationsweitergabe)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1389CEC3" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A83F639" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...24 lines deleted...]
-          <w:p w14:paraId="757032A2" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zusammenarbeit mit anderen Berufsgruppen im Netzwerk </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7AE914F8" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28CDD174" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Rechtliche und betriebswirtschaftliche Grundlagen der Ordinationsführung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="70FB9837" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AD67962" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...13 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4C9D7FD7" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kenntnisse zu Organisations- und Ausgestaltungsmöglichkeiten von Primärversorgungsstrukturen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="71918B22" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57A0BDC8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
-[...48 lines deleted...]
-          <w:p w14:paraId="513E414F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="7F0B5A3B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...24 lines deleted...]
-          <w:p w14:paraId="5AB308D7" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Grundlagen der betriebswirtschaftlichen Führung von Primärversorgungsstrukturen inkl. Grundsätze der Abrechnung</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066" w:rsidDel="00580974">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="70D71A9C" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7793815F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...468 lines deleted...]
-              <w:t xml:space="preserve">Zusammenarbeit mit anderen Berufsgruppen im Netzwerk </w:t>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Beachtenswertes zur Gründungsphase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="476716EE" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="0724D1AE" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="43E07CC2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7229C05E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58E77E2D" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="2A8CAF31" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>B)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Rechtliche und ethische Grundlagen</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3C90B3F4" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t>Fertigkeiten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2B7B71F3" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46C5C09F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Digitale Kompetenz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5D824A72" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39CF371E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutzung der österreichischen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Gesundheitstelematikinfrastruktur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Umgang mit ELGA und weiteren </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>eHealth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>-Anwendungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="39E28AD4" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A6EDB5E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anwendung von telemedizinischer Betreuung </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3FA3653E" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42F4AD26" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Einsatz digitaler Hilfsmittel zur Unterstützung der ärztlichen Tätigkeit und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>interprofessoniellen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kooperation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="30BAB28D" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A6FDE93" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Einsatz von digitalen Gesundheitsanwendungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6661773A" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05609C86" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Umsetzung von Maßnahmen zur Cybersicherheit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="46393DCC" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="161EF459" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
-[...28 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="4427CEE7" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Kenntnisse/Erfahrungen</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3EBDC270" w14:textId="77777777" w:rsidTr="009E47F8">
+              <w:t xml:space="preserve">Praxisorganisation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5462B97B" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D0498B3" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Befundmanagement inkl. Dringlichkeitsbeurteilung von Befunden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="48D2A67C" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A729533" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>interne Kommunikation und Dokumentation (inkl. Diagnosekodierung) sowie Datenschutz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2C1F5F4B" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5449BE89" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Hygiene der Praxisräumlichkeiten und Geräte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="32D7287F" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A978BB3" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>persönliche Hygiene in der Praxis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4A6A4719" w14:textId="77777777" w:rsidTr="00A90066">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03395B25" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Qualitätssicherung und Patientinnen-/Patientensicherheit:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="451FAC57" w14:textId="77777777" w:rsidTr="00A90066">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A366DD0" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Einsatz von SOPs und Checklisten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="449BE669" w14:textId="77777777" w:rsidTr="00A90066">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16546545" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
-[...37 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="714579F3" w14:textId="77777777" w:rsidTr="009E47F8">
+          <w:p w14:paraId="6B234F08" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Anwendung von und Teilnahme an konstruktivem Fehlermanagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="411F6C4B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10D90946" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="2BE31167" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Mitarbeiterinnen- und Mitarbeiterorganisation und -führung:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6C801D3C" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D8A44D9" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...13 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="505CBE20" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teilnahme an Methoden des Teambuilding, Teammanagement, Teamführung inkl. Reflexions- und Qualitätssicherungsmaßnahmen (Intervision, Supervision, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Crewressourcemanagement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), Teambesprechungen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1B488495" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09EE6FED" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Umsetzung interprofessioneller Zusammenarbeit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1CC3CA0B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11644FF9" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="4813056C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...58 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4350943E" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Teilnahme an und/oder Umsetzung von Fort- und Weiterbildungen, Informationsweitergabe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="67EB4830" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E8299BD" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="1E2AB841" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
-[...294 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zusammenarbeit mit anderen Berufsgruppen im Netzwerk </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27A6936A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="483D4A94" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9498"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7EE3001C" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5940DE9D" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C72102A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="7262F43E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="283"/>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>B)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
               <w:tab/>
-            </w:r>
-            <w:r w:rsidRPr="00694B08">
+              <w:t>Rechtliche und ethische Grundlagen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7BB2606B" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28A9230D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:snapToGrid w:val="0"/>
-[...10 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="32104082" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>A)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Kenntnisse/Erfahrungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="318F2A4B" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0529D9A4" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Relevante Rechtsvorschriften für die Ausübung des ärztlichen Berufs:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="739C8117" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9498" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65881EBE" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5C563E2F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Haftung, Datenschutz, Aufbewahrungspflichten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6E93B062" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56113E66" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Patientenverfügung, Vorsorgevollmacht, Sterbeverfügung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3AD196E4" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32E29DEF" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Erwachsenen- und Kinderschutzrecht</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4A564956" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15968418" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Anhaltung (Unterbringung)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4DCE54CB" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B48400E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:ind w:left="282" w:hanging="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Gesundheitsökonomische Auswirkungen ärztlichen Handelns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7C7C5867" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F97C563" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Ethik ärztlichen Handelns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5F978FFD" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="495867EB" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Selbstschutz, Selbstsorge und Selbstwirksamkeit:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2D602469" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="547BD325" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Möglichkeiten zur Supervision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="25988A33" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C618E2F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Balint- und andere Peer-Groups</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="13FE324C" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67FA9A4C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Umgang mit eigenen Ressourcen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:tbl>
+    <w:p w14:paraId="19DC5B8A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9498" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9498"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4C52E88D" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35B06D03" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>B)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fertigkeiten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3CDE44EA" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9498" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23B0489C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:ind w:left="282" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00694B08">
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Umsetzung von und Teilnahme an Maßnahmen zu Selbstschutz, Selbstsorge und Selbstwirksamkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34877AC4" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="3606A059" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C7D8C3E" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="374239EB" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00694B08">
+      <w:r w:rsidRPr="00A90066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Entrustable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00694B08">
+      <w:r w:rsidRPr="00A90066">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professional Activities (EPAs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0779F49A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="02B4C012" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4515"/>
+        <w:tblStyle w:val="Tabellenraster4516"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3C178E0F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="09D6203E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA975C2" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="6B3921E4" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="328FF0B1" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzbereich</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Prävention</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Früherkennung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Gesundheitsförderung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="675756D2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB1B594" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="769FB107" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="57A588D1" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maßnahmen zur Gesundheitsförderung (Verhaltens- und Verhältnisprävention) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5A72E51A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57118EF1" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="1CAAAB1B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0B082910" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Impfwesen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Impfplan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Impfberatung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Impforganisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="209F9D3E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="047EAEE5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="04CBFC6D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="748CA7D4" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Früherkennung von Risikofaktoren, Bewertung des individuellen Gesamtrisikos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5057B5E0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="531C022F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="26601D7B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0EE14DAB" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Früherkennung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> von </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Erkrankungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3DF35B6E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="530F594A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="4FE92312" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="205CB88A" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Durchführung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> von </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Vorsorgeuntersuchungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="033CD7F1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="746D4E2B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="3C076866" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t>Sekundär-, Tertiär- und Quartärprävention - Begrifflichkeit und Aufgabenspektrum</w:t>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sekundär-, Tertiär- und Quartärprävention - Begrifflichkeit und Aufgabenspektrum </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="202055C9" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="5034E595" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4515"/>
+        <w:tblStyle w:val="Tabellenraster4516"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="58797B3F" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="12348DC7" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1387B6B8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="18586558" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2F8D6DCD" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzbereich</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kommunikation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1748741E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="477A07E3" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="052FD69A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="024DA28F" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">respektvolle Arzt-Patient-Kommunikation und Aufbau eines Vertrauensverhältnisses </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4E507DED" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FBA1F3F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="519B4FC8" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="06982386" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kommunikation mit Angehörigen, Umfeld und Mitbetreuerinnen und Mitbetreuern </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="589559A1" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77620649" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="00FBD7E0" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7007326D" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>partizipative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Entscheidungsfindung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2FB27794" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15977F9C" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="749C6A99" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5F3BD8AC" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>tragfähiges</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Arzt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>-Patient-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Verhältnis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="260A9B31" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F26669F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="6CA23650" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t>psychosoziale Betreuung mit dem Ziel der Selbstwirksamkeit</w:t>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">psychosoziale Betreuung mit dem Ziel der Selbstwirksamkeit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15F42271" w14:textId="321492EE" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
-[...254 lines deleted...]
-    <w:p w14:paraId="2D3901D8" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="7FF071A7" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4515"/>
+        <w:tblStyle w:val="Tabellenraster4516"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="03E810D2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5FFBE7A8" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F087E73" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="4644FF1D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5C32302B" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzbereich: Erstkontakt mit Akutpatientinnen und -patienten ohne Lebensgefahr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4CD3E292" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78D9F252" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5DF2F5FD" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="121CCCE2" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gezielte Anamnese, Basisabklärung, gezielte weiterführende Diagnostik </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7D14681B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6ECF8B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="77A7D7F2" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="14F10B40" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grundlagen hausärztlicher Entscheidungsfindung (abwartendes Offenhalten, Stufendiagnostik) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5372E441" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75ECB538" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="12EAC421" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5CCC342C" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">medikamentöse und nicht-medikamentöse Therapie, Weiterleitung, Hospitalisierung </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3FF2B690" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E494AEC" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="79AB6947" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t>spezifische Kommunikation bei Notfällen</w:t>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festlegung des weiteren Procederes (Abklärung, Diagnostik, Therapie, Wiederbestellung, Verlaufskontrolle) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4372BEDB" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D529032" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feststellung der Arbeitsunfähigkeit bzw. Arbeitsfähigkeit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20FA6051" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="2410B898" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4515"/>
+        <w:tblStyle w:val="Tabellenraster4516"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="01AD9F3D" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2D69D977" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="404DBF38" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="30865B50" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="51120C9F" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzbereich</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Notfallmanagement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3565F065" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC29D1B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="50C8760F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="576B67C5" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management von medizinischen Notfällen innerhalb und außerhalb der Praxis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5B5D4A08" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7B0B40" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="22C42F74" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0E91A012" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Notfallpläne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5B84922A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E78E262" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="24EE0D65" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="0FC6B085" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Notfallausstattung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Notfalltrainings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="71B14042" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03B69D8C" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="07E83120" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...81 lines deleted...]
-              <w:t>Planung und Durchführung rehabilitativer Maßnahmen (im Team)</w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>spezifische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kommunikation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>bei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Notfällen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D110F23" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="37FB278D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4515"/>
+        <w:tblStyle w:val="Tabellenraster4516"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3A3E4975" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7A6C8811" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="327E8197" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="39292490" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="27113A68" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzbereich: Management undifferenzierter Symptome und komplexer Situationen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="76F135EE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0294F1E9" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="30ACF9A0" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5662C3E9" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Problemidentifikation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Präsentiersymptom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Beratungsanlass</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Beratungsursache</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="35912194" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFA7B8D" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="1EAEDE41" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4FAE97B7" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">systematische Abklärung des undifferenzierten (mehrdeutigen) Symptoms </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7E76919F" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2602ACDE" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="1BC20CED" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="120FD411" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erkennen von möglichen komplexen Zusammenhängen im Krankheitsbild </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="72683122" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77FF23DD" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="25BD8370" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="3EE99919" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bewertung der Dringlichkeit, Erkennen potenziell gefährlicher Verläufe </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6C0D0F43" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0447508B" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="2231D034" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t>Begleitung in schwierigen Situationen bzw. Phasen</w:t>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entscheidungsfindung hinsichtlich komplexer individueller Problemstellungen mit Priorisierung </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="091F3185" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0F7C45" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planung und Durchführung rehabilitativer Maßnahmen (im Team) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22A31B31" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="0CBB759D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4515"/>
+        <w:tblStyle w:val="Tabellenraster4516"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2F2B6E82" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="09470D51" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6656E8BC" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0E9BC7A7" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="69746E1E" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzbereich: Erkennen und Management psychosozialer Bedürfnisse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="10F9FE03" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="303B2E85" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="05D68005" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="5C6A9DAD" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erkennen psychischer Krankheitsbilder im allgemeinmedizinischen Praxisalltag </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="47FD1820" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32B171E1" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="6192636C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="25BD5C64" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kenntnis der wichtigsten Kurzinterventionen (Rauchen, Alkohol) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="57FF69B2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="012FE6FE" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5393610F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t>Umgang mit Multimorbidität inkl. Erstellung individueller kontextorientierter Medikationsmanagement</w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Krisenintervention</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in der Praxis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="547710A8" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C86A50E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>familienmedizinische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Aspekte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="467B6BAF" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C6DF8F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Begleitung in schwierigen Situationen bzw. Phasen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C8E320E" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="07DEE06F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4515"/>
+        <w:tblStyle w:val="Tabellenraster4516"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="320B8D68" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="29EBDE58" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2623449A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0C54BD39" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2E8E766E" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzbereich: Diagnostik und Management chronischer Erkrankungen und Komorbidität</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7C56F4AD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="003C90DF" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="58BD9701" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="14A67CD1" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erfassen von komplexen Krankheitszuständen im Rahmen des biopsychosozialen Krankheitsmodells </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1B2CAFAE" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A623560" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="2EF57F98" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="2A9965DF" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">langfristige strukturierte Betreuung und Begleitung im patientenbezogenen Kontext </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="201A0D65" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="520F28B4" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="1C5C684D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t>optimierte Nutzung elektronischer Hilfsmittel (Informationsmanagement, Erinnerungssysteme, Monitoring etc.)</w:t>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Umgang mit Multimorbidität inkl. individuellem kontextorientiertem Medikationsmanagement </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59E5E5BD" w14:textId="1EC148FC" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
-[...381 lines deleted...]
-    <w:p w14:paraId="2329BA38" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="228090BE" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4515"/>
+        <w:tblStyle w:val="Tabellenraster4516"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="48B870E2" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0A536458" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12D9CDCA" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="393D9394" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="4045FE08" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzbereich: Betreuungsoptimierung mittels geeigneter elektronischer Systeme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="12F5288E" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66CF7846" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="3C3D33B3" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="280DD783" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Möglichkeiten, Bedingungen und Grenzen telemedizinischer Betreuung von Patientinnen und Patienten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3CBEB6B0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="582F4243" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="622190D9" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t>Dokumentations- und Berichtswesen, Befundmanagement</w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Codierung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Datenschutz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Dokumentation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1442F03A" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B736051" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">optimierte Nutzung elektronischer Hilfsmittel (Informationsmanagement, Erinnerungssysteme, Monitoring etc.) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="361187E5" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="67068AA7" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4515"/>
+        <w:tblStyle w:val="Tabellenraster4516"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1668A075" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="49CFF13A" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="599724B9" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0102219B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="27132AEB" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzbereich: Betreuung am Lebensende, palliativmedizinische Versorgung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6F08E7C0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46E05469" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="49662792" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="47307B06" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">umfassende, kontextorientierte Betreuung am Lebensende </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="42477EE0" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25624CFE" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="43AF972D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6DDF0AD3" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Umgang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>mit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Betreuungspersonen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="33B0F481" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29EC6B59" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="4BDB35EF" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="7A0AF4C2" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kenntnis von palliativer Symptom- und Schmerztherapie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0404E674" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20AF2429" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="26A0DB2C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...81 lines deleted...]
-              <w:t>Organisation von Betreuerkonferenzen</w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>rechtliche</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Aspekte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Patientenverfügung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Sterbeverfügung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59F672F4" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="4AF96007" w14:textId="7112022B" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4515"/>
+        <w:tblStyle w:val="Tabellenraster4516"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="78357949" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1A76BE13" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA4ED6E" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5BE5D059" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="250ACDAD" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzbereich: Versorgungskoordination, bedürfnisgerechte Weiterleitung, Einbeziehung Angehöriger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7612567B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="367AEE0A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="5866AD47" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="382ADA81" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">multimodale, multiprofessionelle Betreuung von Patientinnen und Patienten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0481584B" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8129BC" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="388C96C8" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="1C2D2EA1" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Betreuung im biopsychosozialen Kontext unter besonderer Berücksichtigung von Familie und Umfeld </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="2E268838" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0D4C18" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="7124DC5B" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...116 lines deleted...]
-              <w:t>SOPs (z.B. für Notfallmanagement, Rezeptabgabe)</w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>anlassbezogene</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kooperation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>mit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Behörden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DD59B3A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="17449B3F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4515"/>
+        <w:tblStyle w:val="Tabellenraster4516"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="06A233FB" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4D5456BD" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46B0C5D4" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="3E047DA1" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="75068ECE" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzbereich</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Schnittstellenmanagement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3BE21032" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17B0CF1F" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="379074EA" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...16 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="296CC2DD" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">interprofessionelle und interdisziplinäre Koordination und Kooperation entsprechend individuellen Patientenbedürfnissen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5122DC49" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17A17E08" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="6A942A2C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t>Kooperation im externen Team (z.B. Institutionen, mobile Pflege, Palliativteams)</w:t>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Dokumentations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Berichtswesen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Befundmanagement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C7C567A" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+    <w:p w14:paraId="4169B17D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster4515"/>
+        <w:tblStyle w:val="Tabellenraster4516"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="162D2659" w14:textId="77777777" w:rsidTr="009E47F8">
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="1839C438" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="590E5704" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0ECAE181" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00694B08">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...6 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="6A01EBA9" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzbereich: Kontextorientierung - personenzentrierte Medizin, biopsychosoziale Orientierung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="7AAA84D2" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D24DB67" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="7B294E37" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00694B08">
-[...8 lines deleted...]
-              <w:t>of</w:t>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Einbeziehung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00694B08">
-[...13 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="226B3461" w14:textId="77777777" w:rsidTr="009E47F8">
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>biopsychosozialer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Aspekte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="40DD8D02" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66BAAC27" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="7AB65B68" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...17 lines deleted...]
-      <w:tr w:rsidR="00694B08" w:rsidRPr="00694B08" w14:paraId="77D24F26" w14:textId="77777777" w:rsidTr="009E47F8">
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beachtung des Umfelds der Person, der primären Bezugspersonen, der Familie, der Gemeinschaft und deren Kultur </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="12ABA598" w14:textId="77777777" w:rsidTr="000818D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05C52969" w14:textId="77777777" w:rsidR="00694B08" w:rsidRPr="00694B08" w:rsidRDefault="00694B08" w:rsidP="00694B08">
+          <w:p w14:paraId="0E7752AE" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
-[...11 lines deleted...]
-              <w:t>Kontextualisierung und Individualisierung von Leitlinien</w:t>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beachtung von Werten, Präferenzen und persönlicher Lebensgestaltung </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="3A687E8F" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DFC7D87" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>partizipative</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Entscheidungsfindung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="0CE6F657" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55CBF79C" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufbau und Erhalt der Arzt-Patient-Beziehung </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="73309486" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="138512D8" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Organisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> von </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Betreuerkonferenzen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29BED164" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster4516"/>
+        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9493"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="29EB3320" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1873B4C9" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzbereich: Führung des Praxisteams, Organisation des Praxisablaufs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="281E7C83" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F151DA1" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Aufgaben</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Verantwortlichkeitszuteilung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="496309C7" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="349B6AF5" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fehlermanagement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Konfliktmanagement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4167C3B3" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="777AE9C9" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">interne </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kommunikation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Besprechungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Informationsaustausch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4BC5CD65" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CB7149" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Fortbildungsorganisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, interne </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Schulungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="13388CA7" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E65674A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Praxisorganisation (Terminmanagement, Hygiene, Bestellwesen und Instandhaltung, Abrechnung) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5E6F40BB" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B78A56D" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOPs (z.B. für Notfallmanagement, Rezeptabgabe) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6D1322C4" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster4516"/>
+        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9493"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6608391C" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1229BB6E" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kompetenzbereich: Betreuung außerhalb der Ordination an verschiedenen Orten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="302863E4" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6483D251" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Hausbesuch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Pflegeheimvisiten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>betreutes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Wohnen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="6EDFB77F" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188CDBFA" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kooperation im externen Team (z.B. Institutionen, mobile Pflege, Palliativteams) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="178F6D63" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster4516"/>
+        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9493"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="43D174F6" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74643851" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Kompetenzbereich: Wissenschaftlich orientiertes, tool-gestütztes Arbeiten unter den spezifischen Bedingungen der hausärztlichen Praxis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="493E6AC2" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5580CCD2" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Kenntnis der Anwendung verfügbarer Point-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Care-Tools </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="5C65C4B4" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A925F7A" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auffinden und Einschätzen verfügbarer Leitlinien </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A90066" w:rsidRPr="00A90066" w14:paraId="4CF5A309" w14:textId="77777777" w:rsidTr="000818D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4738111F" w14:textId="77777777" w:rsidR="00A90066" w:rsidRPr="00A90066" w:rsidRDefault="00A90066" w:rsidP="00A90066">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:ind w:hanging="294"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kontextualisierung und Individualisierung von Leitlinien </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90066">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>[4]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="09D525F8" w14:textId="77777777" w:rsidR="00CB7BE9" w:rsidRPr="00694B08" w:rsidRDefault="00CB7BE9" w:rsidP="00694B08"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="1231BCEB" w14:textId="60C99825" w:rsidR="005E3F52" w:rsidRPr="001A7437" w:rsidRDefault="005E3F52" w:rsidP="001A7437"/>
+    <w:sectPr w:rsidR="005E3F52" w:rsidRPr="001A7437">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050306020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zurich Lt BT">
     <w:altName w:val="Trebuchet MS"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zurich BT">
     <w:altName w:val="Trebuchet MS"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...194 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="009F0C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEBE373E"/>
     <w:lvl w:ilvl="0" w:tplc="B3EE65AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -22790,121 +24820,108 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E568D6"/>
-[...8 lines deleted...]
-    <w:rsid w:val="005703D8"/>
+    <w:rsidRoot w:val="00EC3260"/>
+    <w:rsid w:val="001568E1"/>
+    <w:rsid w:val="001A7437"/>
+    <w:rsid w:val="0029137B"/>
+    <w:rsid w:val="002C079D"/>
+    <w:rsid w:val="0034213F"/>
+    <w:rsid w:val="00426505"/>
     <w:rsid w:val="005E3F52"/>
-    <w:rsid w:val="00690355"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="00624414"/>
+    <w:rsid w:val="00655799"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rsid w:val="007F1BCE"/>
     <w:rsid w:val="00884CC9"/>
-    <w:rsid w:val="00B56E10"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="0097111D"/>
+    <w:rsid w:val="00A1189D"/>
+    <w:rsid w:val="00A90066"/>
+    <w:rsid w:val="00BB09AC"/>
+    <w:rsid w:val="00BC1378"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rsid w:val="00E63698"/>
-    <w:rsid w:val="00F24DC2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA5D14"/>
+    <w:rsid w:val="00E94F46"/>
+    <w:rsid w:val="00EC3260"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A36352"/>
+  <w14:docId w14:val="60C80064"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{598A31E6-78FA-4EB4-9FBA-3F7C6169C26F}"/>
+  <w15:docId w15:val="{F2D51253-86A1-4294-894E-1DAA8BBC7A54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -22917,51 +24934,51 @@
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -23265,76 +25282,76 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:qFormat/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="4F81BD"/>
       <w:kern w:val="32"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift6Zchn"/>
     <w:qFormat/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="397" w:hanging="397"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -23348,5128 +25365,5258 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E63698"/>
     <w:rPr>
       <w:color w:val="0070C0"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster45">
     <w:name w:val="Tabellenraster45"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E568D6"/>
+    <w:rsid w:val="00EC3260"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster451">
     <w:name w:val="Tabellenraster451"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00535448"/>
+    <w:rsid w:val="001568E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster452">
     <w:name w:val="Tabellenraster452"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00F24DC2"/>
+    <w:rsid w:val="0034213F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster453">
     <w:name w:val="Tabellenraster453"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="005703D8"/>
+    <w:rsid w:val="007A4F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster454">
     <w:name w:val="Tabellenraster454"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00B56E10"/>
+    <w:rsid w:val="002C079D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster455">
     <w:name w:val="Tabellenraster455"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="000F0712"/>
+    <w:rsid w:val="00426505"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster456">
     <w:name w:val="Tabellenraster456"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00744830"/>
+    <w:rsid w:val="0029137B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster457">
     <w:name w:val="Tabellenraster457"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00115D2E"/>
+    <w:rsid w:val="00E94F46"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster458">
     <w:name w:val="Tabellenraster458"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="004A1171"/>
+    <w:rsid w:val="00CF21A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster459">
     <w:name w:val="Tabellenraster459"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="002A13FC"/>
+    <w:rsid w:val="00624414"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4510">
     <w:name w:val="Tabellenraster4510"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00FA5D14"/>
+    <w:rsid w:val="0097111D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4511">
     <w:name w:val="Tabellenraster4511"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="001031FD"/>
+    <w:rsid w:val="00A1189D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4512">
     <w:name w:val="Tabellenraster4512"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00CB7BE9"/>
+    <w:rsid w:val="00BC1378"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4513">
     <w:name w:val="Tabellenraster4513"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00E45481"/>
+    <w:rsid w:val="00BB09AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4514">
     <w:name w:val="Tabellenraster4514"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00BF1653"/>
+    <w:rsid w:val="00655799"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4515">
+    <w:name w:val="Tabellenraster4515"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:next w:val="Tabellenraster"/>
+    <w:uiPriority w:val="59"/>
+    <w:locked/>
+    <w:rsid w:val="001A7437"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="284" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+      </w:tcMar>
+    </w:tcPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift1"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="4F81BD"/>
       <w:kern w:val="32"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
     <w:name w:val="Überschrift 6 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift6"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="KeineListe1">
     <w:name w:val="Keine Liste1"/>
     <w:next w:val="KeineListe"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:semiHidden/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="31InhaltSpalte">
     <w:name w:val="31_InhaltSpalte"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="32InhaltEintrag"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="center" w:pos="510"/>
         <w:tab w:val="center" w:pos="4082"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="80" w:after="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Ziffere1">
     <w:name w:val="52_Ziffer_e1"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:qFormat/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="680" w:hanging="680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61TabText">
     <w:name w:val="61_TabText"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="00LegStandard">
     <w:name w:val="00_LegStandard"/>
     <w:semiHidden/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01Undefiniert">
     <w:name w:val="01_Undefiniert"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:semiHidden/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02BDGesBlatt">
     <w:name w:val="02_BDGesBlatt"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="03RepOesterr"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="280" w:line="700" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:spacing w:val="26"/>
       <w:sz w:val="70"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="03RepOesterr">
     <w:name w:val="03_RepOesterr"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="04AusgabeDaten"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="100" w:line="440" w:lineRule="exact"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:spacing w:val="20"/>
       <w:sz w:val="40"/>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04AusgabeDaten">
     <w:name w:val="04_AusgabeDaten"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="05Kurztitel"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="12" w:space="2" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="4253"/>
         <w:tab w:val="right" w:pos="8460"/>
       </w:tabs>
       <w:spacing w:before="300" w:after="160" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11Titel">
     <w:name w:val="11_Titel"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="12PromKlEinlSatz"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
-      <w:spacing w:before="100" w:beforeAutospacing="1"/>
+      <w:spacing w:before="480"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05Kurztitel">
     <w:name w:val="05_Kurztitel"/>
     <w:basedOn w:val="11Titel"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1985" w:hanging="1985"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09Abstand">
     <w:name w:val="09_Abstand"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10Entwurf">
     <w:name w:val="10_Entwurf"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="11Titel"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="1600" w:after="1570"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="12PromKlEinlSatz">
     <w:name w:val="12_PromKl_EinlSatz"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="41UeberschrG1"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="160"/>
       <w:ind w:firstLine="397"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="18AbbildungoderObjekt">
     <w:name w:val="18_Abbildung_oder_Objekt"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="19Beschriftung">
     <w:name w:val="19_Beschriftung"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21NovAo1">
     <w:name w:val="21_NovAo1"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="23SatznachNovao"/>
     <w:qFormat/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="22NovAo2">
     <w:name w:val="22_NovAo2"/>
     <w:basedOn w:val="21NovAo1"/>
     <w:qFormat/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="23SatznachNovao">
     <w:name w:val="23_Satz_(nach_Novao)"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="21NovAo1"/>
     <w:qFormat/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="80"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="30InhaltUeberschrift">
     <w:name w:val="30_InhaltUeberschrift"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="31InhaltSpalte"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="320" w:after="160"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="32InhaltEintrag">
     <w:name w:val="32_InhaltEintrag"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="41UeberschrG1">
     <w:name w:val="41_UeberschrG1"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="43UeberschrG2"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="320"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="42UeberschrG1-">
     <w:name w:val="42_UeberschrG1-"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="43UeberschrG2"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="43UeberschrG2">
     <w:name w:val="43_UeberschrG2"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="45UeberschrPara"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="80" w:after="160"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="44UeberschrArt">
     <w:name w:val="44_UeberschrArt+"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="45UeberschrPara"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="45UeberschrPara">
     <w:name w:val="45_UeberschrPara"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
     <w:qFormat/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="51Abs">
     <w:name w:val="51_Abs"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:qFormat/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="80"/>
       <w:ind w:firstLine="397"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Ziffere2">
     <w:name w:val="52_Ziffer_e2"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="851"/>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="907" w:hanging="907"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Ziffere3">
     <w:name w:val="52_Ziffer_e3"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1191"/>
         <w:tab w:val="left" w:pos="1247"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1247" w:hanging="1247"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Ziffere4">
     <w:name w:val="52_Ziffer_e4"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1588"/>
         <w:tab w:val="left" w:pos="1644"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1644" w:hanging="1644"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Ziffere5">
     <w:name w:val="52_Ziffer_e5"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1928"/>
         <w:tab w:val="left" w:pos="1985"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1985" w:hanging="1985"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52ZiffermitBetrag">
     <w:name w:val="52_Ziffer_mit_Betrag"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6663"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="680" w:right="1064" w:hanging="680"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52aTZiffermitBetragTGUE">
     <w:name w:val="52aT_Ziffer_mit_Betrag_TGUE"/>
     <w:basedOn w:val="52ZiffermitBetrag"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="53Literae1">
     <w:name w:val="53_Litera_e1"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="680" w:hanging="680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="53Literae2">
     <w:name w:val="53_Litera_e2"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:qFormat/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="851"/>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="907" w:hanging="907"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="53Literae3">
     <w:name w:val="53_Litera_e3"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1191"/>
         <w:tab w:val="left" w:pos="1247"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1247" w:hanging="1247"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="53Literae4">
     <w:name w:val="53_Litera_e4"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1588"/>
         <w:tab w:val="left" w:pos="1644"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1644" w:hanging="1644"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="53Literae5">
     <w:name w:val="53_Litera_e5"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1928"/>
         <w:tab w:val="left" w:pos="1985"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1985" w:hanging="1985"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="53LiteramitBetrag">
     <w:name w:val="53_Litera_mit_Betrag"/>
     <w:basedOn w:val="52ZiffermitBetrag"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="624"/>
         <w:tab w:val="clear" w:pos="680"/>
         <w:tab w:val="right" w:pos="851"/>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:ind w:left="907" w:right="1066" w:hanging="907"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="53aTLiteramitBetragTGUE">
     <w:name w:val="53aT_Litera_mit_Betrag_TGUE"/>
     <w:basedOn w:val="53LiteramitBetrag"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54Subliterae1">
     <w:name w:val="54_Sublitera_e1"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="680" w:hanging="680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54Subliterae2">
     <w:name w:val="54_Sublitera_e2"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="851"/>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="907" w:hanging="907"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54Subliterae3">
     <w:name w:val="54_Sublitera_e3"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1191"/>
         <w:tab w:val="left" w:pos="1247"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1247" w:hanging="1247"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54Subliterae4">
     <w:name w:val="54_Sublitera_e4"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1588"/>
         <w:tab w:val="left" w:pos="1644"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1644" w:hanging="1644"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54Subliterae5">
     <w:name w:val="54_Sublitera_e5"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1928"/>
         <w:tab w:val="left" w:pos="1985"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1985" w:hanging="1985"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54SubliteramitBetrag">
     <w:name w:val="54_Sublitera_mit_Betrag"/>
     <w:basedOn w:val="52ZiffermitBetrag"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="624"/>
         <w:tab w:val="clear" w:pos="680"/>
         <w:tab w:val="right" w:pos="1191"/>
         <w:tab w:val="left" w:pos="1247"/>
       </w:tabs>
       <w:ind w:left="1247" w:right="1066" w:hanging="1247"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54aStriche1">
     <w:name w:val="54a_Strich_e1"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="680" w:hanging="680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54aStriche2">
     <w:name w:val="54a_Strich_e2"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="851"/>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="907" w:hanging="907"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54aStriche3">
     <w:name w:val="54a_Strich_e3"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:qFormat/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1191"/>
         <w:tab w:val="left" w:pos="1247"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1247" w:hanging="1247"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54aStriche4">
     <w:name w:val="54a_Strich_e4"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1588"/>
         <w:tab w:val="left" w:pos="1644"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1644" w:hanging="1644"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54aStriche5">
     <w:name w:val="54a_Strich_e5"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1928"/>
         <w:tab w:val="left" w:pos="1985"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1985" w:hanging="1985"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54aStriche6">
     <w:name w:val="54a_Strich_e6"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="2268"/>
         <w:tab w:val="left" w:pos="2325"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="2325" w:hanging="2325"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54aStriche7">
     <w:name w:val="54a_Strich_e7"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="2608"/>
         <w:tab w:val="left" w:pos="2665"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="2665" w:hanging="2665"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54aTSubliteramitBetragTGUE">
     <w:name w:val="54aT_Sublitera_mit_Betrag_TGUE"/>
     <w:basedOn w:val="54SubliteramitBetrag"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="55SchlussteilAbs">
     <w:name w:val="55_SchlussteilAbs"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="56SchlussteilZiff">
     <w:name w:val="56_SchlussteilZiff"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:ind w:left="680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="57SchlussteilLit">
     <w:name w:val="57_SchlussteilLit"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:ind w:left="907"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61aTabTextRechtsb">
     <w:name w:val="61a_TabTextRechtsb"/>
     <w:basedOn w:val="61TabText"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61bTabTextZentriert">
     <w:name w:val="61b_TabTextZentriert"/>
     <w:basedOn w:val="61TabText"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61cTabTextBlock">
     <w:name w:val="61c_TabTextBlock"/>
     <w:basedOn w:val="61TabText"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="62Kopfzeile">
     <w:name w:val="62_Kopfzeile"/>
     <w:basedOn w:val="51Abs"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4253"/>
         <w:tab w:val="right" w:pos="8505"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="65FNText">
     <w:name w:val="65_FN_Text"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="63Fuzeile">
     <w:name w:val="63_Fußzeile"/>
     <w:basedOn w:val="65FNText"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4253"/>
         <w:tab w:val="right" w:pos="8505"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="66FNZeichen">
     <w:name w:val="66_FN_Zeichen"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="68UnterschrL">
     <w:name w:val="68_UnterschrL"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="69UnterschrM">
     <w:name w:val="69_UnterschrM"/>
     <w:basedOn w:val="68UnterschrL"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="71Anlagenbez">
     <w:name w:val="71_Anlagenbez"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="81ErlUeberschrZ">
     <w:name w:val="81_ErlUeberschrZ"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="83ErlText"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="320"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="82ErlUeberschrL">
     <w:name w:val="82_ErlUeberschrL"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="83ErlText"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="83ErlText">
     <w:name w:val="83_ErlText"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="80"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="85ErlAufzaehlg">
     <w:name w:val="85_ErlAufzaehlg"/>
     <w:basedOn w:val="83ErlText"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="397"/>
       </w:tabs>
       <w:ind w:left="397" w:hanging="397"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="89TGUEUeberschrSpalte">
     <w:name w:val="89_TGUE_UeberschrSpalte"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="990Fehler">
     <w:name w:val="990_Fehler"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:semiHidden/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="991GldSymbol">
     <w:name w:val="991_GldSymbol"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="992Normal">
     <w:name w:val="992_Normal"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:dstrike w:val="0"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="992bNormalundFett">
     <w:name w:val="992b_Normal_und_Fett"/>
     <w:basedOn w:val="992Normal"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:b/>
       <w:dstrike w:val="0"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="993Fett">
     <w:name w:val="993_Fett"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="994Kursiv">
     <w:name w:val="994_Kursiv"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="995Unterstrichen">
     <w:name w:val="995_Unterstrichen"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="996Gesperrt">
     <w:name w:val="996_Gesperrt"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:spacing w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="997Hoch">
     <w:name w:val="997_Hoch"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="998Tief">
     <w:name w:val="998_Tief"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:vertAlign w:val="subscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="999FettundKursiv">
     <w:name w:val="999_Fett_und_Kursiv"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Endnotenzeichen">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Funotenzeichen">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarzeichen">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:rsid w:val="00694B08"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:color w:val="FF0000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDAntragsformel">
     <w:name w:val="PD_Antragsformel"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="280" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDAllonge">
     <w:name w:val="PD_Allonge"/>
     <w:basedOn w:val="PDAntragsformel"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDAllongeB">
     <w:name w:val="PD_Allonge_B"/>
     <w:basedOn w:val="PDAllonge"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDAllongeL">
     <w:name w:val="PD_Allonge_L"/>
     <w:basedOn w:val="PDAllonge"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDBrief">
     <w:name w:val="PD_Brief"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="80" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDDatum">
     <w:name w:val="PD_Datum"/>
     <w:basedOn w:val="PDAntragsformel"/>
     <w:next w:val="Standard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDEntschliessung">
     <w:name w:val="PD_Entschliessung"/>
     <w:basedOn w:val="00LegStandard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="160"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:snapToGrid/>
       <w:sz w:val="22"/>
       <w:lang w:val="de-AT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDK1">
     <w:name w:val="PD_K1"/>
     <w:next w:val="PDK1Ausg"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
       <w:color w:val="000000"/>
       <w:spacing w:val="-8"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDK1Anlage">
     <w:name w:val="PD_K1Anlage"/>
     <w:basedOn w:val="PDK1"/>
     <w:next w:val="PDK1Ausg"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDK1Ausg">
     <w:name w:val="PD_K1Ausg"/>
     <w:next w:val="Standard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="1285" w:after="540"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDK2">
     <w:name w:val="PD_K2"/>
     <w:basedOn w:val="PDK1"/>
     <w:next w:val="Standard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="227"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="0"/>
       <w:sz w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDK3">
     <w:name w:val="PD_K3"/>
     <w:basedOn w:val="PDK2"/>
     <w:next w:val="PDVorlage"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:after="400"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDK4">
     <w:name w:val="PD_K4"/>
     <w:basedOn w:val="PDK3"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDKopfzeile">
     <w:name w:val="PD_Kopfzeile"/>
     <w:basedOn w:val="51Abs"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4253"/>
         <w:tab w:val="right" w:pos="8505"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid/>
       <w:lang w:val="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDU1">
     <w:name w:val="PD_U1"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="Standard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="2126"/>
         <w:tab w:val="center" w:pos="6379"/>
       </w:tabs>
       <w:spacing w:before="440"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:val="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDU2">
     <w:name w:val="PD_U2"/>
     <w:basedOn w:val="PDU1"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="100"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDU3">
     <w:name w:val="PD_U3"/>
     <w:basedOn w:val="PDU2"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2126"/>
         <w:tab w:val="clear" w:pos="6379"/>
         <w:tab w:val="center" w:pos="4536"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDVorlage">
     <w:name w:val="PD_Vorlage"/>
     <w:basedOn w:val="11Titel"/>
     <w:next w:val="Standard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="360"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="62KopfzeileQuer">
     <w:name w:val="62_KopfzeileQuer"/>
     <w:basedOn w:val="51Abs"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6719"/>
         <w:tab w:val="right" w:pos="13438"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="63FuzeileQuer">
     <w:name w:val="63_FußzeileQuer"/>
     <w:basedOn w:val="65FNText"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6719"/>
         <w:tab w:val="right" w:pos="13438"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A90066"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A90066"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A90066"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A90066"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="57Schlussteile1">
     <w:name w:val="57_Schlussteil_e1"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:ind w:left="454"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="57Schlussteile4">
     <w:name w:val="57_Schlussteil_e4"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:ind w:left="1247"/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="57Schlussteile5">
     <w:name w:val="57_Schlussteil_e5"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:ind w:left="1644"/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="32InhaltEintragEinzug">
     <w:name w:val="32_InhaltEintragEinzug"/>
     <w:basedOn w:val="32InhaltEintrag"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1021"/>
         <w:tab w:val="left" w:pos="1191"/>
       </w:tabs>
       <w:ind w:left="1191" w:hanging="1191"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster1">
     <w:name w:val="Tabellenraster1"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster2">
     <w:name w:val="Tabellenraster2"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster21">
     <w:name w:val="Tabellenraster21"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster3">
     <w:name w:val="Tabellenraster3"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4">
     <w:name w:val="Tabellenraster4"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-AT"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster5">
     <w:name w:val="Tabellenraster5"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster6">
     <w:name w:val="Tabellenraster6"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster7">
     <w:name w:val="Tabellenraster7"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RZText">
     <w:name w:val="_RZ Text"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RZTextAufzhlung">
     <w:name w:val="_RZ Text_Aufzählung"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="709" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RZTextzentriert">
     <w:name w:val="_RZ Text_zentriert"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RZABC">
     <w:name w:val="_RZ ABC"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="425"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RZberschrift">
     <w:name w:val="_RZ Überschrift"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NurText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="NurTextZchn"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NurTextZchn">
     <w:name w:val="Nur Text Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="NurText"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster8">
     <w:name w:val="Tabellenraster8"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle1Ziffer">
     <w:name w:val="52_Aufzaehl_e1_Ziffer"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="680" w:hanging="680"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle1ZiffermitBetrag">
     <w:name w:val="52_Aufzaehl_e1_Ziffer_mit_Betrag"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6663"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40"/>
       <w:ind w:left="680" w:right="1066" w:hanging="680"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle1ZiffermitBetragTGUE">
     <w:name w:val="52_Aufzaehl_e1_Ziffer_mit_Betrag_TGUE"/>
     <w:basedOn w:val="52Aufzaehle1ZiffermitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle2Lit">
     <w:name w:val="52_Aufzaehl_e2_Lit"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="851"/>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="907" w:hanging="907"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle2LitmitBetrag">
     <w:name w:val="52_Aufzaehl_e2_Lit_mit_Betrag"/>
     <w:basedOn w:val="52Aufzaehle1ZiffermitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="624"/>
         <w:tab w:val="clear" w:pos="680"/>
         <w:tab w:val="right" w:pos="851"/>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:ind w:left="907" w:hanging="907"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle2LitmitBetragTGUE">
     <w:name w:val="52_Aufzaehl_e2_Lit_mit_Betrag_TGUE"/>
     <w:basedOn w:val="52Aufzaehle2LitmitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle3Sublit">
     <w:name w:val="52_Aufzaehl_e3_Sublit"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1191"/>
         <w:tab w:val="left" w:pos="1247"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1247" w:hanging="1247"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle3SublitmitBetrag">
     <w:name w:val="52_Aufzaehl_e3_Sublit_mit_Betrag"/>
     <w:basedOn w:val="52Aufzaehle1ZiffermitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="624"/>
         <w:tab w:val="clear" w:pos="680"/>
         <w:tab w:val="right" w:pos="1191"/>
         <w:tab w:val="left" w:pos="1247"/>
       </w:tabs>
       <w:ind w:left="1247" w:hanging="1247"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle3SublitmitBetragTGUE">
     <w:name w:val="52_Aufzaehl_e3_Sublit_mit_Betrag_TGUE"/>
     <w:basedOn w:val="52Aufzaehle3SublitmitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle4Strich">
     <w:name w:val="52_Aufzaehl_e4_Strich"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1588"/>
         <w:tab w:val="left" w:pos="1644"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1644" w:hanging="1644"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle4StrichmitBetrag">
     <w:name w:val="52_Aufzaehl_e4_Strich_mit_Betrag"/>
     <w:basedOn w:val="52Aufzaehle1ZiffermitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="624"/>
         <w:tab w:val="clear" w:pos="680"/>
         <w:tab w:val="right" w:pos="1588"/>
         <w:tab w:val="left" w:pos="1644"/>
       </w:tabs>
       <w:ind w:left="1644" w:hanging="1644"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle4StrichmitBetragTGUE">
     <w:name w:val="52_Aufzaehl_e4_Strich_mit_Betrag_TGUE"/>
     <w:basedOn w:val="52Aufzaehle4StrichmitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle5Strich">
     <w:name w:val="52_Aufzaehl_e5_Strich"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="1928"/>
         <w:tab w:val="left" w:pos="1985"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="1985" w:hanging="1985"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle6Strich">
     <w:name w:val="52_Aufzaehl_e6_Strich"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="2268"/>
         <w:tab w:val="left" w:pos="2325"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="2325" w:hanging="2325"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle7Strich">
     <w:name w:val="52_Aufzaehl_e7_Strich"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="2608"/>
         <w:tab w:val="left" w:pos="2665"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="2665" w:hanging="2665"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile0Abs">
     <w:name w:val="58_Schlussteil_e0_Abs"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile05">
     <w:name w:val="58_Schlussteil_e0.5"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:ind w:left="454"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile05mitBetrag">
     <w:name w:val="58_Schlussteil_e0.5_mit_Betrag"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6663"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40"/>
       <w:ind w:left="454" w:right="1066"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile05mitBetragTGUE">
     <w:name w:val="58_Schlussteil_e0.5_mit_Betrag_TGUE"/>
     <w:basedOn w:val="58Schlussteile05mitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile0AbsmitBetrag">
     <w:name w:val="58_Schlussteil_e0_Abs_mit_Betrag"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6663"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40"/>
       <w:ind w:right="1066"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile0AbsmitBetragTGUE">
     <w:name w:val="58_Schlussteil_e0_Abs_mit_Betrag_TGUE"/>
     <w:basedOn w:val="58Schlussteile0AbsmitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile1Ziffer">
     <w:name w:val="58_Schlussteil_e1_Ziffer"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:ind w:left="680"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile1ZiffermitBetrag">
     <w:name w:val="58_Schlussteil_e1_Ziffer_mit_Betrag"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6663"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40"/>
       <w:ind w:left="680" w:right="1066"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile1ZiffermitBetragTGUE">
     <w:name w:val="58_Schlussteil_e1_Ziffer_mit_Betrag_TGUE"/>
     <w:basedOn w:val="58Schlussteile1ZiffermitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile2Lit">
     <w:name w:val="58_Schlussteil_e2_Lit"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:ind w:left="907"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile2LitmitBetrag">
     <w:name w:val="58_Schlussteil_e2_Lit_mit_Betrag"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6663"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40"/>
       <w:ind w:left="907" w:right="1066"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile2LitmitBetragTGUE">
     <w:name w:val="58_Schlussteil_e2_Lit_mit_Betrag_TGUE"/>
     <w:basedOn w:val="58Schlussteile2LitmitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile3Sublit">
     <w:name w:val="58_Schlussteil_e3_Sublit"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:ind w:left="1247"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile3SublitmitBetrag">
     <w:name w:val="58_Schlussteil_e3_Sublit_mit_Betrag"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6663"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40"/>
       <w:ind w:left="1247" w:right="1066"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile3SublitmitBetragTGUE">
     <w:name w:val="58_Schlussteil_e3_Sublit_mit_Betrag_TGUE"/>
     <w:basedOn w:val="58Schlussteile3SublitmitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile4Strich">
     <w:name w:val="58_Schlussteil_e4_Strich"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:ind w:left="1644"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile4StrichmitBetrag">
     <w:name w:val="58_Schlussteil_e4_Strich_mit_Betrag"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6663"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40"/>
       <w:ind w:left="1644" w:right="1066"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile4StrichmitBetragTGUE">
     <w:name w:val="58_Schlussteil_e4_Strich_mit_Betrag_TGUE"/>
     <w:basedOn w:val="58Schlussteile4StrichmitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle5StrichmitBetrag">
     <w:name w:val="52_Aufzaehl_e5_Strich_mit_Betrag"/>
     <w:basedOn w:val="52Aufzaehle1ZiffermitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="624"/>
         <w:tab w:val="clear" w:pos="680"/>
         <w:tab w:val="right" w:pos="1928"/>
         <w:tab w:val="left" w:pos="1985"/>
       </w:tabs>
       <w:ind w:left="1985" w:hanging="1985"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle5StrichmitBetragTGUE">
     <w:name w:val="52_Aufzaehl_e5_Strich_mit_Betrag_TGUE"/>
     <w:basedOn w:val="52Aufzaehle5StrichmitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle6StrichmitBetrag">
     <w:name w:val="52_Aufzaehl_e6_Strich_mit_Betrag"/>
     <w:basedOn w:val="52Aufzaehle1ZiffermitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="624"/>
         <w:tab w:val="clear" w:pos="680"/>
         <w:tab w:val="right" w:pos="2268"/>
         <w:tab w:val="left" w:pos="2325"/>
       </w:tabs>
       <w:ind w:left="2325" w:hanging="2325"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle6StrichmitBetragTGUE">
     <w:name w:val="52_Aufzaehl_e6_Strich_mit_Betrag_TGUE"/>
     <w:basedOn w:val="52Aufzaehle6StrichmitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle7StrichmitBetrag">
     <w:name w:val="52_Aufzaehl_e7_Strich_mit_Betrag"/>
     <w:basedOn w:val="52Aufzaehle1ZiffermitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="624"/>
         <w:tab w:val="clear" w:pos="680"/>
         <w:tab w:val="right" w:pos="2608"/>
         <w:tab w:val="left" w:pos="2665"/>
       </w:tabs>
       <w:ind w:left="2665" w:hanging="2665"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52Aufzaehle7StrichmitBetragTGUE">
     <w:name w:val="52_Aufzaehl_e7_Strich_mit_Betrag_TGUE"/>
     <w:basedOn w:val="52Aufzaehle7StrichmitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile5Strich">
     <w:name w:val="58_Schlussteil_e5_Strich"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:ind w:left="1985"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile5StrichmitBetrag">
     <w:name w:val="58_Schlussteil_e5_Strich_mit_Betrag"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6663"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40"/>
       <w:ind w:left="1985" w:right="1066"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile5StrichmitBetragTGUE">
     <w:name w:val="58_Schlussteil_e5_Strich_mit_Betrag_TGUE"/>
     <w:basedOn w:val="58Schlussteile5StrichmitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile6Strich">
     <w:name w:val="58_Schlussteil_e6_Strich"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:ind w:left="2325"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile6StrichmitBetrag">
     <w:name w:val="58_Schlussteil_e6_Strich_mit_Betrag"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6663"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40"/>
       <w:ind w:left="2325" w:right="1066"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile6StrichmitBetragTGUE">
     <w:name w:val="58_Schlussteil_e6_Strich_mit_Betrag_TGUE"/>
     <w:basedOn w:val="58Schlussteile6StrichmitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile7Strich">
     <w:name w:val="58_Schlussteil_e7_Strich"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:next w:val="51Abs"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="40"/>
       <w:ind w:left="2665"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile7StrichmitBetrag">
     <w:name w:val="58_Schlussteil_e7_Strich_mit_Betrag"/>
     <w:basedOn w:val="00LegStandard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="624"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6663"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40"/>
       <w:ind w:left="2665" w:right="1066"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58Schlussteile7StrichmitBetragTGUE">
     <w:name w:val="58_Schlussteil_e7_Strich_mit_Betrag_TGUE"/>
     <w:basedOn w:val="58Schlussteile7StrichmitBetrag"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="6663"/>
         <w:tab w:val="clear" w:pos="8505"/>
         <w:tab w:val="right" w:leader="dot" w:pos="4678"/>
         <w:tab w:val="right" w:leader="dot" w:pos="6521"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PDFuzeile">
     <w:name w:val="PD_Fußzeile"/>
     <w:basedOn w:val="Fuzeile"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:b/>
-      <w:color w:val="000000"/>
+      <w:snapToGrid/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="KeineListe11">
     <w:name w:val="Keine Liste11"/>
     <w:next w:val="KeineListe"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textkrper-Einzug2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="Textkrper-Einzug2Zchn"/>
     <w:semiHidden/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:ind w:left="964" w:hanging="170"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-Einzug2Zchn">
     <w:name w:val="Textkörper-Einzug 2 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Textkrper-Einzug2"/>
     <w:semiHidden/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentartext">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KommentartextZchn"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
     <w:name w:val="Kommentartext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kommentartext"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Dokumentstruktur">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="DokumentstrukturZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DokumentstrukturZchn">
     <w:name w:val="Dokumentstruktur Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Dokumentstruktur"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="824"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="360"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarthema">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentartext"/>
     <w:next w:val="Kommentartext"/>
     <w:link w:val="KommentarthemaZchn"/>
     <w:semiHidden/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:semiHidden/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berarbeitung">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster9">
     <w:name w:val="Tabellenraster9"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RZAnlage">
     <w:name w:val="_RZ Anlage"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RZTextRingerl">
     <w:name w:val="_RZ_Text_Ringerl"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:left="993" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fett">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:qFormat/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster10">
     <w:name w:val="Tabellenraster10"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster11">
     <w:name w:val="Tabellenraster11"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster22">
     <w:name w:val="Tabellenraster22"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster12">
     <w:name w:val="Tabellenraster12"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="KeineListe2">
     <w:name w:val="Keine Liste2"/>
     <w:next w:val="KeineListe"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster13">
     <w:name w:val="Tabellenraster13"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textkrper-Zeileneinzug">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="Textkrper-ZeileneinzugZchn"/>
     <w:semiHidden/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:ind w:left="794" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper-ZeileneinzugZchn">
     <w:name w:val="Textkörper-Zeileneinzug Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Textkrper-Zeileneinzug"/>
     <w:semiHidden/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RZTextStricherl">
     <w:name w:val="_RZ_Text_Stricherl"/>
     <w:basedOn w:val="RZTextRingerl"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="1276" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster14">
     <w:name w:val="Tabellenraster14"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster15">
     <w:name w:val="Tabellenraster15"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster16">
     <w:name w:val="Tabellenraster16"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster17">
     <w:name w:val="Tabellenraster17"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster18">
     <w:name w:val="Tabellenraster18"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster19">
     <w:name w:val="Tabellenraster19"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster20">
     <w:name w:val="Tabellenraster20"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster23">
     <w:name w:val="Tabellenraster23"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster24">
     <w:name w:val="Tabellenraster24"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster25">
     <w:name w:val="Tabellenraster25"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-AT"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="142" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
         <w:right w:w="113" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster26">
     <w:name w:val="Tabellenraster26"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster27">
     <w:name w:val="Tabellenraster27"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-AT"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster28">
     <w:name w:val="Tabellenraster28"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-AT"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="142" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
         <w:right w:w="113" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster29">
     <w:name w:val="Tabellenraster29"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster30">
     <w:name w:val="Tabellenraster30"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
         <w:right w:w="170" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster31">
     <w:name w:val="Tabellenraster31"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster32">
     <w:name w:val="Tabellenraster32"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster33">
     <w:name w:val="Tabellenraster33"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster34">
     <w:name w:val="Tabellenraster34"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-AT"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster110">
     <w:name w:val="Tabellenraster110"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster35">
     <w:name w:val="Tabellenraster35"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster36">
     <w:name w:val="Tabellenraster36"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-AT"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster37">
     <w:name w:val="Tabellenraster37"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster38">
     <w:name w:val="Tabellenraster38"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster39">
     <w:name w:val="Tabellenraster39"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster40">
     <w:name w:val="Tabellenraster40"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster41">
     <w:name w:val="Tabellenraster41"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster42">
     <w:name w:val="Tabellenraster42"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster43">
     <w:name w:val="Tabellenraster43"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster44">
     <w:name w:val="Tabellenraster44"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4515">
-    <w:name w:val="Tabellenraster4515"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4516">
+    <w:name w:val="Tabellenraster4516"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster46">
     <w:name w:val="Tabellenraster46"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster47">
     <w:name w:val="Tabellenraster47"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster48">
     <w:name w:val="Tabellenraster48"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster49">
     <w:name w:val="Tabellenraster49"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster50">
     <w:name w:val="Tabellenraster50"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster51">
     <w:name w:val="Tabellenraster51"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-AT"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster111">
     <w:name w:val="Tabellenraster111"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster310">
     <w:name w:val="Tabellenraster310"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster112">
     <w:name w:val="Tabellenraster112"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster311">
     <w:name w:val="Tabellenraster311"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:next w:val="Tabellenraster"/>
     <w:uiPriority w:val="59"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:tblPr>
       <w:tblInd w:w="284" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="284" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textkrper">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="TextkrperZchn"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-3969"/>
       </w:tabs>
       <w:ind w:right="1700"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
     <w:name w:val="Textkörper Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Textkrper"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textkrper2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="Textkrper2Zchn"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-3969"/>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:right="1416"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper2Zchn">
     <w:name w:val="Textkörper 2 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Textkrper2"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textkrper3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="Textkrper3Zchn"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:ind w:right="3542"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper3Zchn">
     <w:name w:val="Textkörper 3 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Textkrper3"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Blocktext">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="8505"/>
       </w:tabs>
       <w:spacing w:after="60"/>
       <w:ind w:left="708" w:right="-1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard1">
     <w:name w:val="Standard1"/>
     <w:basedOn w:val="Standard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikel">
     <w:name w:val="Artikel"/>
     <w:basedOn w:val="Standard1"/>
     <w:next w:val="Standard1"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ez07">
     <w:name w:val="Ez07"/>
     <w:basedOn w:val="Standard1"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:ind w:left="397" w:hanging="397"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ez0705">
     <w:name w:val="Ez0705"/>
     <w:basedOn w:val="Standard1"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="681" w:hanging="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ez1205">
     <w:name w:val="Ez1205"/>
     <w:basedOn w:val="Ez0705"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:ind w:left="964"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="TitelZchn"/>
     <w:qFormat/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
     <w:name w:val="Titel Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Titel"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kundmachung">
     <w:name w:val="Kundmachung"/>
     <w:basedOn w:val="Titel"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="36"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="verffentlicht">
     <w:name w:val="veröffentlicht"/>
     <w:basedOn w:val="44UeberschrArt"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nr">
     <w:name w:val="Nr."/>
     <w:basedOn w:val="Titel"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Unterschrift">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="UnterschriftZchn"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnterschriftZchn">
     <w:name w:val="Unterschrift Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Unterschrift"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CC7AC9249F24FBA9D1980910F84BD9E">
     <w:name w:val="0CC7AC9249F24FBA9D1980910F84BD9E"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="de-AT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Funotentext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FunotentextZchn"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
     <w:name w:val="Fußnotentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Funotentext"/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntensiveHervorhebung">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EinfAbs">
     <w:name w:val="[Einf. Abs.]"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="KeineListe111">
+    <w:name w:val="Keine Liste111"/>
+    <w:next w:val="KeineListe"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:locked/>
+    <w:rsid w:val="00A90066"/>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RasterzStandardtextSeite1">
     <w:name w:val="Rasterz_Standardtext_Seite1"/>
     <w:basedOn w:val="Standard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10093"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Zurich Lt BT" w:eastAsia="Times New Roman" w:hAnsi="Zurich Lt BT" w:cs="Times New Roman"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RasterzStandardtext">
     <w:name w:val="Rasterz_Standardtext"/>
     <w:basedOn w:val="Standard"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10093"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Zurich Lt BT" w:eastAsia="Times New Roman" w:hAnsi="Zurich Lt BT" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RasterzStandardtext8pt">
     <w:name w:val="Rasterz_Standardtext + 8 pt"/>
     <w:basedOn w:val="RasterzStandardtext"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FormatvorlageRasterzStandardtext8ptArialZeilenabstandeinfach">
     <w:name w:val="Formatvorlage Rasterz_Standardtext + 8 pt + Arial Zeilenabstand:  einfach"/>
     <w:basedOn w:val="RasterzStandardtext8pt"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RasterzTitel">
     <w:name w:val="Rasterz_Titel"/>
     <w:basedOn w:val="RasterzStandardtext"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:rFonts w:ascii="Zurich BT" w:hAnsi="Zurich BT"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RasterzTitel2">
     <w:name w:val="Rasterz_Titel2"/>
     <w:basedOn w:val="RasterzTitel"/>
     <w:locked/>
-    <w:rsid w:val="00694B08"/>
+    <w:rsid w:val="00A90066"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster52">
+    <w:name w:val="Tabellenraster52"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:next w:val="Tabellenraster"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00A90066"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster53">
+    <w:name w:val="Tabellenraster53"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:next w:val="Tabellenraster"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00A90066"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster54">
+    <w:name w:val="Tabellenraster54"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:next w:val="Tabellenraster"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00A90066"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -28694,54 +30841,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>3692</Words>
-  <Characters>23261</Characters>
+  <Words>3428</Words>
+  <Characters>24033</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>193</Lines>
-  <Paragraphs>53</Paragraphs>
+  <Lines>511</Lines>
+  <Paragraphs>347</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26900</CharactersWithSpaces>
+  <CharactersWithSpaces>27114</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grafl Stefan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>