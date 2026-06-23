--- v0 (2026-02-10)
+++ v1 (2026-06-23)
@@ -221,60 +221,58 @@
       <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="5F345878" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39A738A1" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Immunologie</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="19EB1FDD" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7632E794" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -293,424 +291,334 @@
       </w:tr>
       <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="5B332D67" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C3227F1" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nuklearmedizin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="206EEF0F" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5561B523" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Strahlenschutz</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="5B5DE9FC" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5AD5E924" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Transplantationsnachsorge</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="6B6D8087" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CE65591" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Densitometrie</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="12731385" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62E8A79D" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Interventionelle</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Interventionelle Techniken und Angiographien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="6E1B7098" w14:textId="77777777" w:rsidTr="00AF5AEF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9526" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="284" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63C094DB" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="425" w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-      <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="6E1B7098" w14:textId="77777777" w:rsidTr="00AF5AEF">
+              <w:t xml:space="preserve">Psychosomatische Medizin  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="0A1DF05D" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63C094DB" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
+          <w:p w14:paraId="2DBB6BA9" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-      <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="0A1DF05D" w14:textId="77777777" w:rsidTr="00AF5AEF">
+            <w:r w:rsidRPr="004879F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Gesundheitsberatung, Prävention, Vorsorgemedizin, Impfwesen und gesundheitliche Aufklärung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="04E694A9" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DBB6BA9" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
+          <w:p w14:paraId="399ADB94" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Gesundheitsberatung, Prävention, Vorsorgemedizin, Impfwesen und gesundheitliche Aufklärung</w:t>
-[...4 lines deleted...]
-      <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="04E694A9" w14:textId="77777777" w:rsidTr="00AF5AEF">
+              <w:t>Labortechnisch gestützte Nachweisverfahren mit visueller oder apparativer Auswertung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="1D8F7A6B" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="399ADB94" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
+          <w:p w14:paraId="1CE1CD58" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Labortechnisch gestützte Nachweisverfahren mit visueller oder apparativer Auswertung</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> Reaktionen und psychosoziale Zusammenhänge einschließlich der Krisenintervention sowie der Grundzüge der Beratung und Führung Suchtkranker</w:t>
+              <w:t>Psychogene Symptome, somatopsychische Reaktionen und psychosoziale Zusammenhänge einschließlich der Krisenintervention sowie der Grundzüge der Beratung und Führung Suchtkranker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="63B7C0A5" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="24581F5C" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1244,67 +1152,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Angiologie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19492E48" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endokrinologie, Diabetologie und Stoffwechselerkrankungen inkl. Durchführung und Dokumentation von </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Diabetikerbehandlungen</w:t>
+              <w:t>Endokrinologie, Diabetologie und Stoffwechselerkrankungen inkl. Durchführung und Dokumentation von Diabetikerinnen-und Diabetikerbehandlungen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27814AF0" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="709"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Gastroenterologie und Hepatologie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2624974E" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
@@ -3589,65 +3481,56 @@
       </w:tr>
       <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="18BC257B" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8228" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A00F9D2" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> einschl. Nieren-Retroperitoneum und Urogenitalorgane </w:t>
+            <w:r w:rsidRPr="004879F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abdomensonographie einschl. Nieren-Retroperitoneum und Urogenitalorgane </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="527CCC72" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00AF5AEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4549,67 +4432,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="284" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="53766825" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychogene Symptome, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Reaktionen und psychosoziale Zusammenhänge einschließlich der Krisenintervention sowie der Grundzüge der Beratung und Führung Suchtkranker</w:t>
+              <w:t>Psychogene Symptome, somatopsychische Reaktionen und psychosoziale Zusammenhänge einschließlich der Krisenintervention sowie der Grundzüge der Beratung und Führung Suchtkranker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A0A8C38" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -4786,67 +4653,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Angiologie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15B9D7E9" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="851"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endokrinologie, Diabetologie und Stoffwechselerkrankungen inkl. Durchführung und Dokumentation von </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Diabetikerbehandlungen</w:t>
+              <w:t>Endokrinologie, Diabetologie und Stoffwechselerkrankungen inkl. Durchführung und Dokumentation von Diabetikerinnen-und Diabetikerbehandlungen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="159CD5BF" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="851"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Gastroenterologie und Hepatologie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CC0C8E6" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
@@ -7353,87 +7204,111 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B003F2C" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23842073" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
+    <w:p w14:paraId="23842073" w14:textId="33113557" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004879F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="004879F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Wahlweise vier der folgenden neun Spezialgebiete</w:t>
+        <w:t xml:space="preserve">Wahlweise vier der folgenden </w:t>
+      </w:r>
+      <w:r w:rsidR="00146AE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>zehn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004879F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spezialgebiete</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDDAEBA" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3984CBF8" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -8118,73 +7993,60 @@
       </w:tr>
       <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="03BCD27B" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02DDBB20" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="004879F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phlebosonographie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F607D8A" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00AF5AEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
@@ -8375,73 +8237,60 @@
       </w:tr>
       <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="49B9DD57" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3142B39B" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">-Gastro-Duodenoskopie </w:t>
+            <w:r w:rsidRPr="004879F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ösophago-Gastro-Duodenoskopie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66F114DA" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00AF5AEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
@@ -8590,73 +8439,60 @@
       </w:tr>
       <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="5E034AE8" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="264F804F" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="004879F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abdomensonographie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52FA0E4C" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00AF5AEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
@@ -9013,77 +8849,62 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B0EF935" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004879F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Spezialgebiet</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Pneumologie</w:t>
+        <w:t>Spezialgebiet Pneumologie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187B35FB" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9261,89 +9082,52 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitwirkung bei Bronchoskopien einschließlich </w:t>
-[...37 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Mitwirkung bei Bronchoskopien einschließlich bronchoalveolärer Lavage</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28FD24D0" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00AF5AEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
@@ -9357,73 +9141,60 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF53B8" w:rsidRPr="004879F6" w14:paraId="15D60F01" w14:textId="77777777" w:rsidTr="00AF5AEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F336CD9" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="004879F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pleurasonographie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22E3BCFE" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00AF5AEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
@@ -10307,93 +10078,63 @@
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="316942A9" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004879F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Spezialgebiet</w:t>
+        <w:t>Spezialgebiet Rheumatologie</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...27 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2E2F2A9B" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10576,75 +10317,51 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dokumentation von rheumatologischen Patientinnen- und </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Dokumentation von rheumatologischen Patientinnen- und Patientenassessments </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72FD760F" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00AF5AEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
@@ -10695,65 +10412,63 @@
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004879F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Spezialgebiet </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004879F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Nephrologie</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="52EBA227" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00CF53B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10936,75 +10651,51 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harnanalyse inkl. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> und mikroskopische Harnsedimentbeurteilung</w:t>
+              <w:t>Harnanalyse inkl. Proteinuriediagnostik und mikroskopische Harnsedimentbeurteilung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A7702A5" w14:textId="77777777" w:rsidR="00CF53B8" w:rsidRPr="004879F6" w:rsidRDefault="00CF53B8" w:rsidP="00AF5AEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004879F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
@@ -11404,169 +11095,163 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00020F6B" w:rsidRPr="004879F6" w14:paraId="26B7C881" w14:textId="77777777" w:rsidTr="00020F6B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="775784B2" w14:textId="40C56EB6" w:rsidR="00020F6B" w:rsidRPr="00020F6B" w:rsidRDefault="00020F6B" w:rsidP="00020F6B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="851"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00020F6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Respirationstraktinfektionen</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="738A9660" w14:textId="4BECA00F" w:rsidR="00020F6B" w:rsidRPr="004879F6" w:rsidRDefault="00020F6B" w:rsidP="00020F6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00020F6B" w:rsidRPr="004879F6" w14:paraId="6797E886" w14:textId="77777777" w:rsidTr="00020F6B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7393B86E" w14:textId="198A4CDB" w:rsidR="00020F6B" w:rsidRPr="00020F6B" w:rsidRDefault="00020F6B" w:rsidP="00020F6B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="851"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00020F6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Gastrointestinaltraktinfektionen</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05173D50" w14:textId="4FC5394A" w:rsidR="00020F6B" w:rsidRPr="004879F6" w:rsidRDefault="00020F6B" w:rsidP="00020F6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00020F6B" w:rsidRPr="004879F6" w14:paraId="5674F3D9" w14:textId="77777777" w:rsidTr="00020F6B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49C03AF0" w14:textId="193D99FA" w:rsidR="00020F6B" w:rsidRPr="00020F6B" w:rsidRDefault="00020F6B" w:rsidP="00020F6B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="851"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00020F6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Urogenitaltraktinfektionen</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EA1F65B" w14:textId="5C339D8E" w:rsidR="00020F6B" w:rsidRPr="004879F6" w:rsidRDefault="00020F6B" w:rsidP="00020F6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00020F6B" w:rsidRPr="004879F6" w14:paraId="3D492FBB" w14:textId="77777777" w:rsidTr="00020F6B">
         <w:trPr>
@@ -11622,65 +11307,56 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00020F6B" w:rsidRPr="004879F6" w14:paraId="4D13BDAE" w14:textId="77777777" w:rsidTr="00020F6B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="182AD4E8" w14:textId="6318BEAC" w:rsidR="00020F6B" w:rsidRPr="00020F6B" w:rsidRDefault="00020F6B" w:rsidP="00020F6B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="851"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00020F6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Parasitosen</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> &amp; Zoonosen</w:t>
+              <w:t>Parasitosen &amp; Zoonosen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E368832" w14:textId="77777777" w:rsidR="00020F6B" w:rsidRPr="004879F6" w:rsidRDefault="00020F6B" w:rsidP="00020F6B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00020F6B" w:rsidRPr="004879F6" w14:paraId="36F157D5" w14:textId="77777777" w:rsidTr="00020F6B">
@@ -14527,75 +14203,75 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF53B8"/>
     <w:rsid w:val="00020F6B"/>
     <w:rsid w:val="000A6FBA"/>
+    <w:rsid w:val="00146AE8"/>
     <w:rsid w:val="00862CB0"/>
     <w:rsid w:val="008D5EFA"/>
     <w:rsid w:val="0091326B"/>
     <w:rsid w:val="00BF01ED"/>
     <w:rsid w:val="00CF53B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>